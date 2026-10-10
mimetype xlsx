--- v1 (2026-06-29)
+++ v2 (2026-10-10)
@@ -272,54 +272,54 @@
   <si>
     <t>ST Rusher10</t>
   </si>
   <si>
     <t>ST Rusher9</t>
   </si>
   <si>
     <t>ST Rusher6</t>
   </si>
   <si>
     <t>ST Rusher5</t>
   </si>
   <si>
     <t>ST Rusher7</t>
   </si>
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>REN has won the toss and elected to defer.</t>
   </si>
   <si>
-    <t>MTL</t>
-[...2 lines deleted...]
-    <t>MTL 35</t>
+    <t>MMR</t>
+  </si>
+  <si>
+    <t>MMR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Steven Rhodes kicks 69 yards from REN 35 to ASP -4. 80-Steve Pierce to ASP 33 for 38 yards. Tackle by 6-Steven Rhodes. REN 42-Matthew Spicer was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#88 Steve Pierce - WR</t>
   </si>
   <si>
     <t>#47 Edward Fikes - SS</t>
   </si>
   <si>
     <t>#55 Thurman Carter - SLB</t>
   </si>
   <si>
     <t>#21 Edwin Jenkins - FS</t>
   </si>
   <si>
     <t>#58 Cesar Lee - MLB</t>
   </si>
@@ -467,204 +467,204 @@
   <si>
     <t>#20 James Osburn - RB</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>LSV 47</t>
   </si>
   <si>
     <t>Strong I Normal Counter Strong</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-ASP 47 (13:37) 20-James Osburn ran to REN 43 for 10 yards. Tackle by 7-Kenneth Smith.</t>
   </si>
   <si>
     <t>#30 Stanley Knapp - FB</t>
   </si>
   <si>
     <t>12:58</t>
   </si>
   <si>
-    <t>MTL 43</t>
+    <t>MMR 43</t>
   </si>
   <si>
     <t>Dime Normal LB Blitz</t>
   </si>
   <si>
     <t>1-10-REN 43 (12:57) 17-Kenneth Gonzales pass complete to 18-Paul Lambert to REN 32 for 11 yards. Tackle by 30-Homer Vu.</t>
   </si>
   <si>
     <t>#88 Eric Lokken - TE</t>
   </si>
   <si>
     <t>12:23</t>
   </si>
   <si>
-    <t>MTL 32</t>
+    <t>MMR 32</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-REN 32 (12:22) 29-Mark Dahl ran to REN 33 for -1 yards. Tackle by 99-Chad Curran.</t>
   </si>
   <si>
     <t>#52 Kevin Andrade - MLB</t>
   </si>
   <si>
     <t>#54 Rex Graham - MLB</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
   <si>
-    <t>MTL 33</t>
+    <t>MMR 33</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>2-11-REN 33 (11:40) 17-Kenneth Gonzales pass complete to 80-Steve Pierce to REN 23 for 11 yards. Tackle by 24-Kevin Short.</t>
   </si>
   <si>
     <t>10:59</t>
   </si>
   <si>
-    <t>MTL 23</t>
+    <t>MMR 23</t>
   </si>
   <si>
     <t>Singleback Empty 4 TE Drag WR Mix</t>
   </si>
   <si>
     <t>3-1-REN 23 (10:58) 11-Matthew Mercado pass incomplete, intended for 80-Steve Pierce.</t>
   </si>
   <si>
     <t>#11 Matthew Mercado - QB</t>
   </si>
   <si>
     <t>#9 Harold Wright - FS</t>
   </si>
   <si>
     <t>10:53</t>
   </si>
   <si>
     <t>Singleback Slot Strong Post Curls</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>4-1-REN 23 (10:54) 17-Kenneth Gonzales pass complete to 15-Wilbert Loveless to REN 6 for 16 yards. Tackle by 50-Dennis Gable.</t>
   </si>
   <si>
     <t>10:11</t>
   </si>
   <si>
-    <t>MTL 6</t>
+    <t>MMR 6</t>
   </si>
   <si>
     <t>Dime Normal FS Blitz</t>
   </si>
   <si>
     <t>1-6-REN 6 (10:10) 11-Matthew Mercado pass incomplete, intended for 80-Steve Pierce. Pass knocked down by 55-Rex Graham. incomplete, intended for 80-Steve Pierce. Pass knocked down by 55-Rex Graham.</t>
   </si>
   <si>
     <t>#3 Peter Oliver - QB</t>
   </si>
   <si>
     <t>10:06</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>2-6-REN 6 (10:07) 20-James Osburn ran to REN 3 for 3 yards. Tackle by 50-Dennis Gable.</t>
   </si>
   <si>
     <t>#53 George McCurdy - MLB</t>
   </si>
   <si>
     <t>9:26</t>
   </si>
   <si>
-    <t>MTL 3</t>
+    <t>MMR 3</t>
   </si>
   <si>
     <t>3-3-REN 3 (9:25) 17-Kenneth Gonzales pass incomplete, intended for 19-Paul Shay.</t>
   </si>
   <si>
     <t>9:20</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-3-REN 3 (9:21) Tackle by 92-Leland Baskin. ASP 61-Gregory Borel was injured on the play. He looks like he should be able to return. Turnover on downs.</t>
   </si>
   <si>
     <t>#23 Juan Claus - RB</t>
   </si>
   <si>
     <t>#73 James Hodo - RT</t>
   </si>
   <si>
     <t>#5 Leonard Womack - K</t>
   </si>
   <si>
     <t>#61 Gregory Borel - RT</t>
   </si>
   <si>
     <t>#75 Louis Pierce - RT</t>
   </si>
   <si>
     <t>#54 Thomas Richmond - FS</t>
   </si>
   <si>
     <t>#98 Thomas Jameson - DT</t>
   </si>
   <si>
     <t>#91 Robert Camacho - DT</t>
   </si>
   <si>
     <t>#93 Jared Smith - RDE</t>
   </si>
   <si>
     <t>9:18</t>
   </si>
   <si>
-    <t>MTL 11</t>
+    <t>MMR 11</t>
   </si>
   <si>
     <t>Strong I Normal HB Sweep Strong</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>1-10-REN 11 (9:19) 11-David Schuster ran to REN 8 for -3 yards. Tackle by 57-Thurman Carter. PENALTY - Offsides (ASP 92-Matt Bellantoni)</t>
   </si>
   <si>
     <t>#5 Gerald Peters - QB</t>
   </si>
   <si>
     <t>#11 David Schuster - RB</t>
   </si>
   <si>
     <t>#83 Tim Hockenberry - TE</t>
   </si>
   <si>
     <t>#86 George Espinal - TE</t>
   </si>
   <si>
     <t>#82 Jarred Ramirez - WR</t>
   </si>
@@ -683,123 +683,123 @@
   <si>
     <t>#76 William Farrell - RG</t>
   </si>
   <si>
     <t>#72 Kelvin Shipley - RT</t>
   </si>
   <si>
     <t>#75 Rafael Vann - LDE</t>
   </si>
   <si>
     <t>#53 Jack Wilson - DT</t>
   </si>
   <si>
     <t>#65 Bret Willis - DT</t>
   </si>
   <si>
     <t>#99 Matt Bellantoni - RDE</t>
   </si>
   <si>
     <t>#54 Herbert Rubin - WLB</t>
   </si>
   <si>
     <t>9:14</t>
   </si>
   <si>
-    <t>MTL 16</t>
+    <t>MMR 16</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>46 Normal 3 Deep LB Blitz</t>
   </si>
   <si>
     <t>1-5-REN 16 (9:15) 5-Gerald Peters pass complete to 86-George Espinal to REN 22 for 6 yards. Tackle by 36-George Knapp. PENALTY - Offsides (ASP 68-Jack Wilson) (Declined)</t>
   </si>
   <si>
     <t>9:10</t>
   </si>
   <si>
-    <t>MTL 22</t>
+    <t>MMR 22</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-REN 22 (9:11) 20-Matthew Schrock ran to REN 34 for 13 yards. Tackle by 38-Edwin Jenkins.</t>
   </si>
   <si>
     <t>#20 Matthew Schrock - RB</t>
   </si>
   <si>
     <t>#15 Junior Whitehouse - WR</t>
   </si>
   <si>
     <t>#32 Ethan Fleury - WR</t>
   </si>
   <si>
     <t>#15 Marcus Fitzsimmons - WR</t>
   </si>
   <si>
     <t>8:36</t>
   </si>
   <si>
-    <t>MTL 34</t>
+    <t>MMR 34</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-REN 34 (8:35) 5-Gerald Peters pass incomplete, intended for 80-Daniel Earl.</t>
   </si>
   <si>
     <t>8:31</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-REN 34 (8:32) 5-Gerald Peters pass complete to 86-George Espinal to REN 38 for 4 yards. Tackle by 57-Thurman Carter.</t>
   </si>
   <si>
     <t>#27 Enrique Bell - CB</t>
   </si>
   <si>
     <t>7:53</t>
   </si>
   <si>
-    <t>MTL 38</t>
+    <t>MMR 38</t>
   </si>
   <si>
     <t>Singleback Normal Post Corner</t>
   </si>
   <si>
     <t>3-6-REN 38 (7:52) 5-Gerald Peters pass complete to 15-Junior Whitehouse to ASP 44 for 18 yards. Tackle by 33-Wayne Smith. Pressure by 68-Jack Wilson.</t>
   </si>
   <si>
     <t>7:08</t>
   </si>
   <si>
     <t>LSV 44</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-ASP 44 (7:07) 11-David Schuster ran to ASP 40 for 4 yards. Tackle by 51-Cesar Lee.</t>
   </si>
   <si>
     <t>#24 Jeff Lee - SS</t>
   </si>
@@ -920,294 +920,294 @@
   <si>
     <t>3:03</t>
   </si>
   <si>
     <t>LSV 42</t>
   </si>
   <si>
     <t>Singleback 4 Wide Post and Drag</t>
   </si>
   <si>
     <t>Dime Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-ASP 42 (3:02) 11-Matthew Mercado pass complete to 80-Steve Pierce to ASP 46 for 5 yards. Tackle by 54-David Jackson. ASP 70-Michael Wilson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:27</t>
   </si>
   <si>
     <t>2-5-ASP 46 (2:26) 17-Kenneth Gonzales pass complete to 19-Paul Shay to REN 42 for 12 yards. Tackle by 30-Homer Vu.</t>
   </si>
   <si>
     <t>1:45</t>
   </si>
   <si>
-    <t>MTL 42</t>
+    <t>MMR 42</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-REN 42 (1:44) 20-James Osburn ran to REN 32 for 9 yards. Tackle by 21-Dominique Long.</t>
   </si>
   <si>
     <t>#42 Matthew Spicer - FS</t>
   </si>
   <si>
     <t>1:02</t>
   </si>
   <si>
     <t>Quarter Normal CB5 Blitz</t>
   </si>
   <si>
     <t>2-1-REN 32 (1:01) 17-Kenneth Gonzales pass complete to 19-Paul Shay to REN 29 for 3 yards. Tackle by 21-Dominique Long.</t>
   </si>
   <si>
     <t>0:18</t>
   </si>
   <si>
-    <t>MTL 29</t>
+    <t>MMR 29</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-REN 29 (0:17) 11-Matthew Mercado pass complete to 82-John Hurst to REN 23 for 6 yards. Tackle by 55-Rex Graham.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-4-REN 23 (15:00) 17-Kenneth Gonzales pass complete to 14-Eric Rollins for 23 yards. TOUCHDOWN! ASP 6 REN 7</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
-    <t>MTL 15</t>
+    <t>MMR 15</t>
   </si>
   <si>
     <t>(14:56) Extra point GOOD by 5-Leonard Womack. ASP 7 REN 7</t>
   </si>
   <si>
     <t>LSV 35</t>
   </si>
   <si>
     <t>(14:56) 5-Leonard Womack kicks 70 yards from ASP 35 to REN -5. 82-Jarred Ramirez to REN 20 for 25 yards. Tackle by 30-John Armand.</t>
   </si>
   <si>
     <t>14:51</t>
   </si>
   <si>
-    <t>MTL 20</t>
+    <t>MMR 20</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>1-10-REN 20 (14:52) 5-Gerald Peters pass incomplete, intended for 15-Junior Whitehouse. Pass knocked down by 24-Jeff Lee.</t>
   </si>
   <si>
     <t>#94 John Hine - SLB</t>
   </si>
   <si>
     <t>14:47</t>
   </si>
   <si>
     <t>Singleback Normal Quick Looks</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>2-10-REN 20 (14:48) 5-Gerald Peters pass complete to 80-Daniel Earl to REN 21 for 1 yards. Tackle by 43-Jason Beard. PENALTY - Holding (REN 72-Kelvin Shipley)</t>
   </si>
   <si>
     <t>14:44</t>
   </si>
   <si>
-    <t>MTL 10</t>
+    <t>MMR 10</t>
   </si>
   <si>
     <t>2-20-REN 10 (14:45) 11-David Schuster ran to REN 10 for a short gain. Tackle by 65-Bret Willis.</t>
   </si>
   <si>
     <t>14:10</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>3-20-REN 10 (14:09) 20-Matthew Schrock ran to REN 10 for a short loss. Tackle by 68-Jack Wilson.</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-20-REN 10 (13:37) 3-Joseph Maldonado punts 53 yards to ASP 37. 80-Steve Pierce to ASP 46 for 9 yards. Tackle by 9-Harold Wright.</t>
   </si>
   <si>
     <t>13:28</t>
   </si>
   <si>
     <t>1-10-ASP 46 (13:29) 17-Kenneth Gonzales pass complete to 19-Paul Shay to ASP 49 for 4 yards. Tackle by 30-Homer Vu.</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>LSV 49</t>
   </si>
   <si>
     <t>46 Heavy 3 Deep LB Blitz</t>
   </si>
   <si>
     <t>2-6-ASP 49 (12:51) 11-Matthew Mercado pass complete to 82-John Hurst to REN 40 for 11 yards. Tackle by 21-Dominique Long.</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
-    <t>MTL 40</t>
+    <t>MMR 40</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Dime Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-REN 40 (12:10) 17-Kenneth Gonzales pass complete to 15-Wilbert Loveless to REN 24 for 16 yards. Tackle by 27-Eugene Guidry.</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
-    <t>MTL 24</t>
+    <t>MMR 24</t>
   </si>
   <si>
     <t>1-10-REN 24 (11:30) 17-Kenneth Gonzales pass complete to 15-Wilbert Loveless to REN 19 for 5 yards. Tackle by 30-Homer Vu.</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
   <si>
-    <t>MTL 19</t>
+    <t>MMR 19</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>2-5-REN 19 (10:46) 29-Mark Dahl ran for 19 yards. TOUCHDOWN! REN 21-Dominique Long was injured on the play. He looks like he should be able to return. ASP 13 REN 7</t>
   </si>
   <si>
     <t>10:41</t>
   </si>
   <si>
     <t>(10:42) Extra point GOOD by 5-Leonard Womack. ASP 14 REN 7</t>
   </si>
   <si>
     <t>(10:42) 5-Leonard Womack kicks 71 yards from ASP 35 to REN -6. Touchback.</t>
   </si>
   <si>
-    <t>MTL 25</t>
+    <t>MMR 25</t>
   </si>
   <si>
     <t>I Formation Twin WR HB Counter Middle</t>
   </si>
   <si>
     <t>1-10-REN 25 (10:42) 11-David Schuster ran to REN 25 for a short loss. Tackle by 38-Edwin Jenkins.</t>
   </si>
   <si>
     <t>9:59</t>
   </si>
   <si>
     <t>2-10-REN 25 (9:58) 5-Gerald Peters pass incomplete, intended for 80-Daniel Earl. Pressure by 51-Cesar Lee.</t>
   </si>
   <si>
     <t>9:52</t>
   </si>
   <si>
     <t>Shotgun Normal Post Flags</t>
   </si>
   <si>
     <t>3-10-REN 25 (9:53) 5-Gerald Peters pass complete to 10-Marcus Fitzsimmons to REN 40 for 15 yards. Tackle by 47-Edward Fikes.</t>
   </si>
   <si>
     <t>9:12</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-REN 40 (9:11) 5-Gerald Peters pass complete to 80-Daniel Earl to REN 46 for 6 yards. Tackle by 33-Wayne Smith.</t>
   </si>
   <si>
     <t>8:26</t>
   </si>
   <si>
-    <t>MTL 46</t>
+    <t>MMR 46</t>
   </si>
   <si>
     <t>2-4-REN 46 (8:25) 11-David Schuster ran to REN 44 for -3 yards. Tackle by 93-Rafael Vann.</t>
   </si>
   <si>
     <t>7:45</t>
   </si>
   <si>
-    <t>MTL 44</t>
+    <t>MMR 44</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-6-REN 44 (7:44) 5-Gerald Peters pass complete to 20-Matthew Schrock to REN 47 for 3 yards. Tackle by 54-Herbert Rubin.</t>
   </si>
   <si>
     <t>7:01</t>
   </si>
   <si>
-    <t>MTL 47</t>
+    <t>MMR 47</t>
   </si>
   <si>
     <t>4-3-REN 47 (7:00) 3-Joseph Maldonado punts 63 yards to ASP -10.4-3-REN 47 (7:00) 3-Joseph Maldonado punts 63 yards to ASP -10. Touchback.</t>
   </si>
   <si>
     <t>6:51</t>
   </si>
   <si>
     <t>LSV 20</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-ASP 20 (6:52) 17-Kenneth Gonzales pass complete to 80-Steve Pierce to ASP 39 for 19 yards. Tackle by 24-Kevin Short.</t>
   </si>
   <si>
     <t>6:18</t>
   </si>
   <si>
     <t>LSV 39</t>
   </si>
@@ -1235,60 +1235,60 @@
   <si>
     <t>2-11-ASP 38 (5:39) 17-Kenneth Gonzales pass incomplete, intended for 80-Steve Pierce.</t>
   </si>
   <si>
     <t>5:35</t>
   </si>
   <si>
     <t>Singleback Empty 4 TE Deep Out</t>
   </si>
   <si>
     <t>3-11-ASP 38 (5:36) 11-Matthew Mercado pass incomplete, intended for 18-Paul Lambert.</t>
   </si>
   <si>
     <t>5:31</t>
   </si>
   <si>
     <t>4-11-ASP 38 (5:32) 7-Francisco Frazier punts 47 yards to REN 14. Fair Catch by 82-Jarred Ramirez.</t>
   </si>
   <si>
     <t>#7 Francisco Frazier - P</t>
   </si>
   <si>
     <t>5:24</t>
   </si>
   <si>
-    <t>MTL 14</t>
+    <t>MMR 14</t>
   </si>
   <si>
     <t>1-10-REN 14 (5:25) 5-Gerald Peters pass complete to 10-Marcus Fitzsimmons to REN 21 for 6 yards. Tackle by 27-Enrique Bell.</t>
   </si>
   <si>
     <t>4:52</t>
   </si>
   <si>
-    <t>MTL 21</t>
+    <t>MMR 21</t>
   </si>
   <si>
     <t>46 Normal Weak Blitz</t>
   </si>
   <si>
     <t>2-4-REN 21 (4:51) 11-David Schuster ran to REN 34 for 14 yards. Tackle by 43-Jason Beard.</t>
   </si>
   <si>
     <t>4:13</t>
   </si>
   <si>
     <t>Split Backs 3 Wide RB Curls</t>
   </si>
   <si>
     <t>1-10-REN 34 (4:12) 5-Gerald Peters pass incomplete, intended for 15-Junior Whitehouse. Pass knocked down by 30-John Armand.</t>
   </si>
   <si>
     <t>4:07</t>
   </si>
   <si>
     <t>2-10-REN 34 (4:08) 20-Matthew Schrock ran to REN 35 for 1 yards. 20-Matthew Schrock FUMBLES (68-Jack Wilson) recovered by REN-63-Mark Ayala to REN 38 for 1 yards. Tackle by 68-Jack Wilson.</t>
   </si>
   <si>
     <t>3:27</t>
   </si>
@@ -1337,114 +1337,114 @@
   <si>
     <t>1-10-REN 25 (2:22) 5-Gerald Peters pass complete to 10-Marcus Fitzsimmons to REN 40 for 15 yards. Tackle by 90-William Jones. Pressure by 57-Thurman Carter.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>1-10-REN 40 (2:00) 5-Gerald Peters pass complete to 10-Marcus Fitzsimmons to REN 45 for 5 yards. Tackle by 36-George Knapp.</t>
   </si>
   <si>
     <t>1:56</t>
   </si>
   <si>
     <t>Timeout REN</t>
   </si>
   <si>
     <t>1:53</t>
   </si>
   <si>
-    <t>MTL 45</t>
+    <t>MMR 45</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>2-5-REN 45 (1:54) 5-Gerald Peters sacked at REN 36 for -9 yards (68-Jack Wilson). Sack allowed by 76-William Farrell.</t>
   </si>
   <si>
     <t>1:33</t>
   </si>
   <si>
-    <t>MTL 36</t>
+    <t>MMR 36</t>
   </si>
   <si>
     <t>3-14-REN 36 (1:32) 5-Gerald Peters pass complete to 10-Marcus Fitzsimmons to REN 36 for 1 yards. Tackle by 36-George Knapp. Pressure by 68-Jack Wilson.</t>
   </si>
   <si>
     <t>0:55</t>
   </si>
   <si>
     <t>4-13-REN 36 (0:54) 3-Joseph Maldonado punts 53 yards to ASP 11.</t>
   </si>
   <si>
     <t>0:43</t>
   </si>
   <si>
     <t>LSV 11</t>
   </si>
   <si>
     <t>1-10-ASP 11 (0:44) 29-Mark Dahl ran to ASP 10 for -1 yards. Tackle by 97-Steven Barker.</t>
   </si>
   <si>
     <t>0:06</t>
   </si>
   <si>
     <t>LSV 10</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>2-11-ASP 10 (0:05) 29-Mark Dahl ran to ASP 9 for -1 yards. Tackle by 96-James Cordle.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 5-Leonard Womack kicks 72 yards from ASP 35 to REN -7. Touchback.</t>
   </si>
   <si>
     <t>3-4 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-REN 25 (15:00) 11-David Schuster ran to REN 27 for 2 yards. Tackle by 30-John Armand.</t>
   </si>
   <si>
     <t>14:58</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
-    <t>MTL 27</t>
+    <t>MMR 27</t>
   </si>
   <si>
     <t>2-8-REN 27 (14:27) 5-Gerald Peters pass incomplete, intended for 80-Daniel Earl.</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>3-8-REN 27 (14:24) 5-Gerald Peters pass complete to 82-Jarred Ramirez to REN 33 for 6 yards. Tackle by 30-John Armand. Pressure by 68-Jack Wilson.</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>4-2-REN 33 (13:42) 3-Joseph Maldonado punts 46 yards to ASP 21. Fair Catch by 80-Steve Pierce.</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>LSV 21</t>
   </si>
@@ -1478,99 +1478,99 @@
   <si>
     <t>12:07</t>
   </si>
   <si>
     <t>3-10-REN 29 (12:08) 17-Kenneth Gonzales pass complete to 80-Steve Pierce to REN 14 for 15 yards. Tackle by 24-Kevin Short.</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>1-10-REN 14 (11:29) 11-Matthew Mercado pass complete to 82-John Hurst to REN 3 for 11 yards. Tackle by 54-David Jackson.</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
     <t>1-3-REN 3 (10:55) 3-Peter Oliver ran to REN 5 for -2 yards. Tackle by 99-Chad Curran.</t>
   </si>
   <si>
     <t>#88 Jose Garrett - LG</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
-    <t>MTL 5</t>
+    <t>MMR 5</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>2-5-REN 5 (10:19) 20-James Osburn ran to REN 0 for 5 yards. Tackle by 41-Stephen Hicks.</t>
   </si>
   <si>
     <t>9:42</t>
   </si>
   <si>
-    <t>MTL 0</t>
+    <t>MMR 0</t>
   </si>
   <si>
     <t>3-1-REN 0 (9:41) 17-Kenneth Gonzales pass incomplete, intended for 19-Paul Shay. incomplete, intended for 19-Paul Shay.</t>
   </si>
   <si>
     <t>9:37</t>
   </si>
   <si>
     <t>4-1-REN 0 (9:38) 5-Leonard Womack 17 yard field goal is GOOD. ASP 24 REN 7</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>(9:36) 5-Leonard Womack kicks 74 yards from ASP 35 to REN -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-REN 25 (9:36) 5-Gerald Peters pass complete to 10-Marcus Fitzsimmons to REN 47 for 22 yards. Tackle by 30-John Armand. Pressure by 92-Matt Bellantoni.</t>
   </si>
   <si>
     <t>1-10-REN 47 (9:11) 5-Gerald Peters sacked at REN 39 for -8 yards (54-Herbert Rubin)</t>
   </si>
   <si>
     <t>8:53</t>
   </si>
   <si>
-    <t>MTL 39</t>
+    <t>MMR 39</t>
   </si>
   <si>
     <t>2-18-REN 39 (8:52) 20-Matthew Schrock ran to REN 41 for 2 yards. Tackle by 47-Edward Fikes.</t>
   </si>
   <si>
     <t>8:33</t>
   </si>
   <si>
-    <t>MTL 41</t>
+    <t>MMR 41</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>3-16-REN 41 (8:32) 5-Gerald Peters pass incomplete, intended for 20-Matthew Schrock.</t>
   </si>
   <si>
     <t>8:27</t>
   </si>
   <si>
     <t>4-16-REN 41 (8:28) 3-Joseph Maldonado punts 45 yards to ASP 13. Fair Catch by 80-Steve Pierce.</t>
   </si>
   <si>
     <t>8:21</t>
   </si>
   <si>
     <t>LSV 13</t>
   </si>
   <si>
     <t>1-10-ASP 13 (8:22) 17-Kenneth Gonzales sacked at ASP 7 for -6 yards (92-Leland Baskin). Sack allowed by 70-Michael Wilson.</t>
   </si>
   <si>
     <t>7:38</t>
   </si>
@@ -1688,84 +1688,84 @@
   <si>
     <t>2:25</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>1-10-REN 24 (2:26) 5-Gerald Peters pass incomplete, intended for 10-Marcus Fitzsimmons. Pressure by 68-Jack Wilson.</t>
   </si>
   <si>
     <t>2-10-REN 24 (2:22) 5-Gerald Peters pass incomplete, intended for 15-Junior Whitehouse. Pass knocked down by 30-John Armand. PENALTY - Holding (REN 72-Kelvin Shipley)</t>
   </si>
   <si>
     <t>2:17</t>
   </si>
   <si>
     <t>2-20-REN 14 (2:18) 5-Gerald Peters sacked at REN 5 for -9 yards (68-Jack Wilson). Sack allowed by 76-William Farrell.</t>
   </si>
   <si>
     <t>3-29-REN 5 (1:55) 5-Gerald Peters pass complete to 82-Jarred Ramirez to REN 12 for 7 yards. Tackle by 57-Thurman Carter. Pressure by 68-Jack Wilson.</t>
   </si>
   <si>
     <t>1:31</t>
   </si>
   <si>
-    <t>MTL 12</t>
+    <t>MMR 12</t>
   </si>
   <si>
     <t>4-22-REN 12 (1:30) 3-Joseph Maldonado punts 46 yards to ASP 42.</t>
   </si>
   <si>
     <t>1:19</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>1-10-ASP 42 (1:20) 29-Mark Dahl ran to REN 45 for 14 yards. Tackle by 47-Edward Rivera. PENALTY - Facemask (REN 41-Stephen Hicks)</t>
   </si>
   <si>
     <t>1:15</t>
   </si>
   <si>
-    <t>MTL 30</t>
+    <t>MMR 30</t>
   </si>
   <si>
     <t>1-10-REN 30 (1:16) 20-James Osburn ran to REN 24 for 6 yards. Tackle by 41-Stephen Hicks.</t>
   </si>
   <si>
     <t>0:40</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>2-4-REN 24 (0:39) 3-Peter Oliver ran to REN 18 for 6 yards. Tackle by 41-Stephen Hicks.</t>
   </si>
   <si>
-    <t>MTL 18</t>
+    <t>MMR 18</t>
   </si>
   <si>
     <t>1-10-REN 18 (0:05) 20-James Osburn ran to REN 3 for 16 yards. Tackle by 41-Stephen Hicks.</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>4-3 Normal Man OLB Flat Zone</t>
   </si>
   <si>
     <t>1-3-REN 3 (15:00) 17-Kenneth Gonzales pass complete to 81-Eric Lokken for 3 yards. TOUCHDOWN! ASP 30 REN 7</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>(14:57) Extra point GOOD by 5-Leonard Womack. ASP 31 REN 7</t>
   </si>
   <si>
     <t>(14:57) 5-Leonard Womack kicks 71 yards from ASP 35 to REN -6. Touchback.</t>
   </si>
@@ -1802,102 +1802,102 @@
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>2-1-ASP 40 (13:44) 20-James Osburn ran to ASP 39 for -1 yards. Tackle by 92-Leland Baskin.</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
   <si>
     <t>3-2-ASP 39 (13:06) 3-Peter Oliver ran to ASP 45 for 6 yards. Tackle by 41-Stephen Hicks.</t>
   </si>
   <si>
     <t>12:22</t>
   </si>
   <si>
     <t>LSV 45</t>
   </si>
   <si>
     <t>1-10-ASP 45 (12:21) 11-Matthew Mercado pass complete to 20-James Osburn to REN 48 for 7 yards. Tackle by 54-David Jackson.</t>
   </si>
   <si>
     <t>11:44</t>
   </si>
   <si>
-    <t>MTL 48</t>
+    <t>MMR 48</t>
   </si>
   <si>
     <t>Dime Flat Zone Blitz</t>
   </si>
   <si>
     <t>2-3-REN 48 (11:43) 3-Peter Oliver ran to REN 50 for -1 yards. Tackle by 27-Eugene Guidry.</t>
   </si>
   <si>
     <t>11:08</t>
   </si>
   <si>
-    <t>MTL 50</t>
+    <t>MMR 50</t>
   </si>
   <si>
     <t>3-5-REN 50 (11:07) 20-James Osburn ran to ASP 50 for -1 yards. Tackle by 54-David Jackson. REN 97-Steven Barker was injured on the play.</t>
   </si>
   <si>
     <t>10:30</t>
   </si>
   <si>
     <t>LSV 50</t>
   </si>
   <si>
     <t>4-5-ASP 50 (10:29) 7-Francisco Frazier punts 46 yards to REN 4.</t>
   </si>
   <si>
     <t>10:18</t>
   </si>
   <si>
-    <t>MTL 4</t>
+    <t>MMR 4</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-REN 4 (10:19) 11-David Schuster ran to REN 5 for 1 yards. Tackle by 57-Thurman Carter.</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>2-9-REN 5 (10:01) 20-Matthew Schrock ran to REN 2 for -3 yards. Tackle by 47-Edward Fikes.</t>
   </si>
   <si>
     <t>9:41</t>
   </si>
   <si>
-    <t>MTL 2</t>
+    <t>MMR 2</t>
   </si>
   <si>
     <t>3-12-REN 2 (9:40) 5-Gerald Peters pass incomplete, intended for 10-Marcus Fitzsimmons. ASP 92-Matt Bellantoni was injured on the play.</t>
   </si>
   <si>
     <t>9:34</t>
   </si>
   <si>
     <t>4-12-REN 2 (9:35) 3-Joseph Maldonado punts 55 yards to ASP 43. 80-Steve Pierce to REN 44 for 14 yards. 80-Steve Pierce FUMBLES (9-Harold Wright) recovered by REN-77-Gary Clark at REN 42. 77-Gary Clark FUMBLES (65-Bret Willis) recovered by ASP-65-Bret Willis at REN 43. Tackle by 75-James Hoyos.</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>1-10-REN 43 (9:23) 29-Mark Dahl ran to REN 42 for 1 yards. Tackle by 55-Rex Graham.</t>
   </si>
   <si>
     <t>8:39</t>
   </si>
   <si>
     <t>2-9-REN 42 (8:38) 20-James Osburn ran to REN 43 for -1 yards. Tackle by 47-Edward Rivera.</t>
   </si>
   <si>
     <t>8:03</t>
   </si>