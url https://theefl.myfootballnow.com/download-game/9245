--- v1 (2026-06-22)
+++ v2 (2026-10-10)
@@ -323,54 +323,54 @@
   <si>
     <t>#90 Jonathan Marley - RDE</t>
   </si>
   <si>
     <t>#46 Mark Pierce - FS</t>
   </si>
   <si>
     <t>#89 Matthew Robinson - WR</t>
   </si>
   <si>
     <t>#52 Fredrick Rooney - SLB</t>
   </si>
   <si>
     <t>#53 Joe Crowder - WLB</t>
   </si>
   <si>
     <t>#33 Richard Trammell - RB</t>
   </si>
   <si>
     <t>#1 Fred Maguire - RB</t>
   </si>
   <si>
     <t>#10 Xavier Young - K</t>
   </si>
   <si>
-    <t>MTL</t>
-[...2 lines deleted...]
-    <t>MTL 25</t>
+    <t>MMR</t>
+  </si>
+  <si>
+    <t>MMR 25</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-MTL 25 (15:00) 11-Thomas Scott pass complete to 81-Steve Cooper to BOS 48 for 27 yards. Tackle by 53-Donald Hunter. 81-Steve Cooper did some fancy footwork there. 53-Donald Hunter got away with a hold on that play.</t>
   </si>
   <si>
     <t>#10 Thomas Scott - QB</t>
   </si>
   <si>
     <t>#22 Bruce Whitlock - RB</t>
   </si>
   <si>
     <t>#83 John Cohen - TE</t>
   </si>
   <si>
     <t>#81 Steve Cooper - TE</t>
   </si>
   <si>
     <t>#17 Theodore Barney - WR</t>
   </si>
@@ -632,51 +632,51 @@
   <si>
     <t>11:16</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-9-BOS 20 (11:15) 6-Mark McIntyre 37 yard field goal is GOOD. MTL 3 BOS 0</t>
   </si>
   <si>
     <t>#6 Mark McIntyre - K</t>
   </si>
   <si>
     <t>#43 Richard Moorehead - FB</t>
   </si>
   <si>
     <t>#48 Steve Rodriguez - RDE</t>
   </si>
   <si>
     <t>11:11</t>
   </si>
   <si>
-    <t>MTL 35</t>
+    <t>MMR 35</t>
   </si>
   <si>
     <t>(11:12) 6-Mark McIntyre kicks 74 yards from MTL 35 to BOS -9. Touchback.</t>
   </si>
   <si>
     <t>#4 John Graham - FB</t>
   </si>
   <si>
     <t>#92 Danny Trejo - DT</t>
   </si>
   <si>
     <t>#28 Travis Ortiz - FS</t>
   </si>
   <si>
     <t>#55 Michael Tharpe - WLB</t>
   </si>
   <si>
     <t>BSM 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
@@ -707,192 +707,192 @@
   <si>
     <t>9:52</t>
   </si>
   <si>
     <t>BSM 37</t>
   </si>
   <si>
     <t>2-8-BOS 37 (9:51) 25-Brian Maldonado ran to BOS 41 for 4 yards. Tackle by 53-Joe Crowder.</t>
   </si>
   <si>
     <t>9:08</t>
   </si>
   <si>
     <t>BSM 41</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>3-4-BOS 41 (9:07) 4-John Graham ran to MTL 49 for 10 yards. Tackle by 39-Mark Pierce.</t>
   </si>
   <si>
     <t>8:21</t>
   </si>
   <si>
-    <t>MTL 49</t>
+    <t>MMR 49</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-MTL 49 (8:20) 25-Brian Maldonado ran to MTL 44 for 5 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>7:37</t>
   </si>
   <si>
-    <t>MTL 44</t>
+    <t>MMR 44</t>
   </si>
   <si>
     <t>I Formation Normal TE Flag</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle Deep Man</t>
   </si>
   <si>
     <t>2-5-MTL 44 (7:36) 3-Christopher Rash pass complete to 19-Joseph Onasakenrat to MTL 36 for 8 yards. Tackle by 48-Carey Horton.</t>
   </si>
   <si>
     <t>7:02</t>
   </si>
   <si>
-    <t>MTL 36</t>
+    <t>MMR 36</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 36 (7:01) 3-Christopher Rash pass Pass knocked down by 53-Joe Crowder. incomplete, intended for 89-Jake Fischer.</t>
   </si>
   <si>
     <t>6:58</t>
   </si>
   <si>
     <t>2-10-MTL 36 (6:59) 4-John Graham ran to MTL 32 for 5 yards. Tackle by 29-Jack Robinson.</t>
   </si>
   <si>
     <t>6:20</t>
   </si>
   <si>
-    <t>MTL 32</t>
+    <t>MMR 32</t>
   </si>
   <si>
     <t>Strong I Normal Counter Strong</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>3-5-MTL 32 (6:19) 25-Brian Maldonado ran to MTL 33 for -1 yards. Tackle by 51-Gerard Huss.</t>
   </si>
   <si>
     <t>5:41</t>
   </si>
   <si>
-    <t>MTL 33</t>
+    <t>MMR 33</t>
   </si>
   <si>
     <t>4-6-MTL 33 (5:40) 10-Xavier Young 50 yard field goal is GOOD. PENALTY - Holding (BOS 89-Jake Fischer)</t>
   </si>
   <si>
     <t>#16 Brendan Wilkins - QB</t>
   </si>
   <si>
     <t>#68 James Ellis - LG</t>
   </si>
   <si>
     <t>#72 Shane Johnson - RT</t>
   </si>
   <si>
     <t>#33 Scott Weaver - CB</t>
   </si>
   <si>
     <t>#57 Kenneth Robinson - SLB</t>
   </si>
   <si>
     <t>5:35</t>
   </si>
   <si>
-    <t>MTL 43</t>
+    <t>MMR 43</t>
   </si>
   <si>
     <t>4-16-MTL 43 (5:36) 13-Eric Gould punts 48 yards to MTL -5.4-16-MTL 43 (5:36) 13-Eric Gould punts 48 yards to MTL -5. Touchback.</t>
   </si>
   <si>
     <t>#1 Eric Gould - P</t>
   </si>
   <si>
     <t>5:27</t>
   </si>
   <si>
-    <t>MTL 20</t>
+    <t>MMR 20</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>1-10-MTL 20 (5:28) 11-Thomas Scott pass complete to 33-Bruce Whitlock to MTL 21 for 1 yards. Tackle by 94-Walter Champion.</t>
   </si>
   <si>
     <t>4:49</t>
   </si>
   <si>
-    <t>MTL 21</t>
+    <t>MMR 21</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>2-9-MTL 21 (4:48) 11-Thomas Scott pass complete to 33-Bruce Whitlock to MTL 27 for 6 yards.</t>
   </si>
   <si>
     <t>4:07</t>
   </si>
   <si>
-    <t>MTL 27</t>
+    <t>MMR 27</t>
   </si>
   <si>
     <t>I Formation Normal Cross In</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>3-3-MTL 27 (4:06) 11-Thomas Scott pass complete to 33-Bruce Whitlock to MTL 28 for 1 yards. Tackle by 91-Joshua Gonzalez.</t>
   </si>
   <si>
     <t>3:26</t>
   </si>
   <si>
-    <t>MTL 28</t>
+    <t>MMR 28</t>
   </si>
   <si>
     <t>4-2-MTL 28 (3:25) 5-Glenn Canada punts 45 yards to BOS 27. Fair Catch by 81-John Gray.</t>
   </si>
   <si>
     <t>3:17</t>
   </si>
   <si>
     <t>BSM 27</t>
   </si>
   <si>
     <t>1-10-BOS 27 (3:18) 25-Brian Maldonado ran to BOS 29 for 1 yards. Tackle by 97-Michael Rodriguez.</t>
   </si>
   <si>
     <t>2:44</t>
   </si>
   <si>
     <t>BSM 29</t>
   </si>
   <si>
     <t>2-9-BOS 29 (2:43) 25-Brian Maldonado ran to BOS 32 for 3 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>2:08</t>
   </si>
@@ -914,114 +914,114 @@
   <si>
     <t>Singleback 4 Wide Quick Outs</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-BOS 44 (1:26) 3-Christopher Rash pass complete to 15-Aubrey McKissick to BOS 49 for 6 yards. Tackle by 29-Jack Robinson.</t>
   </si>
   <si>
     <t>0:46</t>
   </si>
   <si>
     <t>BSM 49</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-4-BOS 49 (0:45) 3-Christopher Rash pass complete to 30-Christopher Corona to MTL 39 for 11 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>0:09</t>
   </si>
   <si>
-    <t>MTL 39</t>
+    <t>MMR 39</t>
   </si>
   <si>
     <t>1-10-MTL 39 (0:08) 3-Christopher Rash pass complete to 15-Aubrey McKissick to MTL 37 for 2 yards. Tackle by 20-Charles Stearns.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
-    <t>MTL 37</t>
+    <t>MMR 37</t>
   </si>
   <si>
     <t>2-8-MTL 37 (15:00) 3-Christopher Rash pass Pass knocked down by 24-Fred Maguire. incomplete, intended for 19-Joseph Onasakenrat.</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>3-8-MTL 37 (14:57) 25-Brian Maldonado ran to MTL 26 for 11 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
-    <t>MTL 26</t>
+    <t>MMR 26</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>1-10-MTL 26 (14:21) 4-John Graham ran to MTL 21 for 5 yards. Tackle by 39-Mark Pierce.</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-5-MTL 21 (13:40) 3-Christopher Rash pass complete to 89-Jake Fischer to MTL 5 for 16 yards. Tackle by 48-Carey Horton.</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>Timeout BOS</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
-    <t>MTL 5</t>
+    <t>MMR 5</t>
   </si>
   <si>
     <t>1-5-MTL 5 (12:54) 3-Christopher Rash pass complete to 85-John Smoke Johnson for 5 yards. TOUCHDOWN! 85-John Smoke Johnson breaks down the CB. 29-Jack Robinson got away with a hold on that play. MTL 3 BOS 6</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
-    <t>MTL 15</t>
+    <t>MMR 15</t>
   </si>
   <si>
     <t>(12:50) Extra point GOOD by 10-Xavier Young. MTL 3 BOS 7</t>
   </si>
   <si>
     <t>(12:50) 10-Xavier Young kicks 72 yards from BOS 35 to MTL -7. Touchback.</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 25 (12:50) 11-Thomas Scott pass complete to 83-John Cohen to BOS 45 for 30 yards. Tackle by 33-David Karonghyontye.</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>1-10-BOS 45 (12:11) 11-Thomas Scott pass complete to 47-Richard Moorehead to BOS 30 for 15 yards. Tackle by 35-Brad Teran.</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>BSM 30</t>
   </si>
@@ -1127,126 +1127,126 @@
   <si>
     <t>1-10-BOS 41 (4:49) 3-Christopher Rash pass complete to 25-Brian Maldonado to BOS 43 for 2 yards. Tackle by 24-Fred Maguire.</t>
   </si>
   <si>
     <t>4:11</t>
   </si>
   <si>
     <t>BSM 43</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>2-8-BOS 43 (4:10) 4-John Graham ran to MTL 49 for 8 yards. Tackle by 29-Jack Robinson.</t>
   </si>
   <si>
     <t>3:31</t>
   </si>
   <si>
     <t>1-10-MTL 49 (3:30) 3-Christopher Rash pass complete to 19-Joseph Onasakenrat to MTL 47 for 2 yards. Tackle by 24-Fred Maguire. 19-Joseph Onasakenrat did some fancy footwork there.</t>
   </si>
   <si>
     <t>2:57</t>
   </si>
   <si>
-    <t>MTL 47</t>
+    <t>MMR 47</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>
   <si>
     <t>2-8-MTL 47 (2:56) 3-Christopher Rash pass complete to 85-John Smoke Johnson to MTL 41 for 6 yards. Tackle by 48-Carey Horton. 85-John Smoke Johnson breaks down the CB.</t>
   </si>
   <si>
     <t>2:13</t>
   </si>
   <si>
-    <t>MTL 41</t>
+    <t>MMR 41</t>
   </si>
   <si>
     <t>3-2-MTL 41 (2:12) 25-Brian Maldonado ran to MTL 27 for 13 yards. Tackle by 48-Carey Horton.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 27 (2:00) 4-John Graham ran to MTL 16 for 12 yards. Tackle by 39-Mark Pierce.</t>
   </si>
   <si>
-    <t>MTL 16</t>
+    <t>MMR 16</t>
   </si>
   <si>
     <t>1-10-MTL 16 (1:26) 3-Christopher Rash pass Pass knocked down by 48-Carey Horton. incomplete, intended for 25-Brian Maldonado. Pressure by 51-Gerard Huss. PENALTY - Pass Interference (MTL 56-Charles McNeil)</t>
   </si>
   <si>
     <t>1:21</t>
   </si>
   <si>
-    <t>MTL 10</t>
+    <t>MMR 10</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-MTL 10 (1:22) 3-Christopher Rash pass complete to 4-John Graham to MTL 4 for 6 yards. Tackle by 48-Carey Horton.</t>
   </si>
   <si>
     <t>1:17</t>
   </si>
   <si>
     <t>1:14</t>
   </si>
   <si>
-    <t>MTL 4</t>
+    <t>MMR 4</t>
   </si>
   <si>
     <t>2-4-MTL 4 (1:15) 25-Brian Maldonado ran to MTL 3 for a short gain. Tackle by 97-Michael Rodriguez.</t>
   </si>
   <si>
     <t>0:52</t>
   </si>
   <si>
-    <t>MTL 3</t>
+    <t>MMR 3</t>
   </si>
   <si>
     <t>3-3-MTL 3 (0:51) 3-Christopher Rash pass complete to 19-Joseph Onasakenrat to MTL 2 for 1 yards. Tackle by 24-Fred Maguire. 19-Joseph Onasakenrat breaks down the CB.</t>
   </si>
   <si>
     <t>0:14</t>
   </si>
   <si>
-    <t>MTL 2</t>
+    <t>MMR 2</t>
   </si>
   <si>
     <t>4-2-MTL 2 (0:13) 3-Christopher Rash pass complete to 19-Joseph Onasakenrat for 2 yards. TOUCHDOWN! MTL 3 BOS 13</t>
   </si>
   <si>
     <t>(0:10) Extra point GOOD by 10-Xavier Young. MTL 3 BOS 14</t>
   </si>
   <si>
     <t>(0:10) 10-Xavier Young kicks 74 yards from BOS 35 to MTL -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-MTL 25 (0:10) 33-Bruce Whitlock ran to MTL 30 for 5 yards. Tackle by 37-Levi Deskaheh.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 6-Mark McIntyre kicks 75 yards from MTL 35 to BOS -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-BOS 25 (15:00) 25-Brian Maldonado ran to BOS 28 for 3 yards. Tackle by 51-Gerard Huss.</t>
   </si>
   <si>
     <t>BSM 28</t>
   </si>
@@ -1268,84 +1268,84 @@
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>2-5-BOS 41 (12:55) 3-Christopher Rash pass complete to 4-John Graham to BOS 42 for 1 yards. Tackle by 48-Carey Horton. PENALTY - Facemask (MTL 48-Carey Horton)</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>1-10-MTL 43 (12:51) 22-Fred Morehouse ran to MTL 41 for 2 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>#12 Fred Morehouse - WR</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>2-8-MTL 41 (12:14) 25-Brian Maldonado ran to MTL 40 for 1 yards. Tackle by 98-Jonathan Vidales.</t>
   </si>
   <si>
     <t>11:34</t>
   </si>
   <si>
-    <t>MTL 40</t>
+    <t>MMR 40</t>
   </si>
   <si>
     <t>3-7-MTL 40 (11:33) 3-Christopher Rash pass Pass knocked down by 53-Joe Crowder. incomplete, intended for 25-Brian Maldonado. BOS 60-John Henderson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:29</t>
   </si>
   <si>
     <t>4-7-MTL 40 (11:30) 13-Eric Gould punts 33 yards to MTL 7. PENALTY - Offsides (MTL 24-Fred Maguire)</t>
   </si>
   <si>
     <t>11:21</t>
   </si>
   <si>
     <t>4-2-MTL 35 (11:22) 10-Xavier Young 52 yard field goal is GOOD. MTL 3 BOS 17</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>(11:19) 10-Xavier Young kicks 75 yards from BOS 35 to MTL -10. Touchback.</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-MTL 25 (11:19) 33-Bruce Whitlock ran to MTL 23 for -2 yards. Tackle by 53-Donald Hunter.</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
-    <t>MTL 23</t>
+    <t>MMR 23</t>
   </si>
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>2-12-MTL 23 (10:43) 11-Thomas Scott pass Pass knocked down by 33-David Karonghyontye. incomplete, intended for 83-John Cohen.</t>
   </si>
   <si>
     <t>10:39</t>
   </si>
   <si>
     <t>3-12-MTL 23 (10:40) 11-Thomas Scott pass complete to 81-Steve Cooper to MTL 28 for 5 yards. Tackle by 94-Walter Champion.</t>
   </si>
   <si>
     <t>10:01</t>
   </si>
   <si>
     <t>4-7-MTL 28 (10:00) 5-Glenn Canada punts 48 yards to BOS 24. 81-John Gray to BOS 24 for 0 yards. Tackle by 39-Mark Pierce.</t>
   </si>
   <si>
     <t>9:51</t>
   </si>
   <si>
     <t>1-10-BOS 24 (9:52) 25-Brian Maldonado ran to BOS 25 for 1 yards. Tackle by 98-Jonathan Vidales.</t>
   </si>
@@ -1391,51 +1391,51 @@
   <si>
     <t>BSM 47</t>
   </si>
   <si>
     <t>4-6-BOS 47 (5:44) 13-Eric Gould punts 56 yards to MTL -3.4-6-BOS 47 (5:44) 13-Eric Gould punts 56 yards to MTL -3. Touchback.</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>1-10-MTL 20 (5:36) 11-Thomas Scott pass Pass knocked down by 32-Travis Goode. incomplete, intended for 1-Theodore Barney. PENALTY - Pass Interference (BOS 32-Travis Goode)</t>
   </si>
   <si>
     <t>5:31</t>
   </si>
   <si>
     <t>Singleback Normal Quick Slant</t>
   </si>
   <si>
     <t>1-10-MTL 27 (5:32) 11-Thomas Scott pass complete to 88-Joey Swenson to MTL 38 for 11 yards. Tackle by 35-Brad Teran. 88-Joey Swenson made a great move on the CB.</t>
   </si>
   <si>
     <t>4:51</t>
   </si>
   <si>
-    <t>MTL 38</t>
+    <t>MMR 38</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>1-10-MTL 38 (4:50) 33-Bruce Whitlock ran to MTL 40 for 2 yards. Tackle by 91-Joshua Gonzalez.</t>
   </si>
   <si>
     <t>2-8-MTL 40 (4:06) 11-Thomas Scott pass incomplete, intended for 81-Steve Cooper. 37-Levi Deskaheh got away with a hold on that play.</t>
   </si>
   <si>
     <t>4:03</t>
   </si>
   <si>
     <t>3-8-MTL 40 (4:04) 11-Thomas Scott pass complete to 86-James Heath to BOS 50 for 10 yards. Tackle by 29-James Freeman.</t>
   </si>
   <si>
     <t>3:28</t>
   </si>
   <si>
     <t>BSM 50</t>
   </si>
   <si>
     <t>1-10-BOS 50 (3:27) 11-Thomas Scott pass incomplete, intended for 1-Theodore Barney.</t>
   </si>
@@ -1526,192 +1526,192 @@
   <si>
     <t>BSM 34</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>1-10-BOS 34 (12:51) 3-Christopher Rash pass complete to 15-Aubrey McKissick to MTL 41 for 25 yards. Tackle by 24-Fred Maguire. Great move by 15-Aubrey McKissick to get free of his coverage. 24-Fred Maguire got away with a hold on that play.</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>1-10-MTL 41 (12:13) 3-Christopher Rash pass complete to 82-Orion Hiawatha to MTL 36 for 5 yards. Tackle by 21-Scott Weaver.</t>
   </si>
   <si>
     <t>11:40</t>
   </si>
   <si>
     <t>2-5-MTL 36 (11:39) 25-Brian Maldonado ran to MTL 34 for 2 yards. Tackle by 56-Charles McNeil.</t>
   </si>
   <si>
     <t>10:56</t>
   </si>
   <si>
-    <t>MTL 34</t>
+    <t>MMR 34</t>
   </si>
   <si>
     <t>3-3-MTL 34 (10:55) 3-Christopher Rash pass complete to 85-John Smoke Johnson to MTL 29 for 5 yards. Tackle by 29-Jack Robinson. Great move by 85-John Smoke Johnson to get free of his coverage.</t>
   </si>
   <si>
     <t>10:17</t>
   </si>
   <si>
-    <t>MTL 29</t>
+    <t>MMR 29</t>
   </si>
   <si>
     <t>1-10-MTL 29 (10:16) 25-Brian Maldonado ran to MTL 22 for 7 yards. Tackle by 39-Mark Pierce. BOS 25-Brian Maldonado was injured on the play.</t>
   </si>
   <si>
     <t>9:36</t>
   </si>
   <si>
-    <t>MTL 22</t>
+    <t>MMR 22</t>
   </si>
   <si>
     <t>2-3-MTL 22 (9:35) 4-John Graham ran to MTL 14 for 8 yards. Tackle by 56-Charles McNeil. MTL 99-Jose Walker was injured on the play.</t>
   </si>
   <si>
     <t>8:54</t>
   </si>
   <si>
-    <t>MTL 14</t>
+    <t>MMR 14</t>
   </si>
   <si>
     <t>1-10-MTL 14 (8:53) 22-Fred Morehouse ran to MTL 12 for 2 yards. Tackle by 94-Charles Nunez. 71-Samuel Perez was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>#60 Charles Nunez - LDE</t>
   </si>
   <si>
     <t>8:15</t>
   </si>
   <si>
-    <t>MTL 12</t>
+    <t>MMR 12</t>
   </si>
   <si>
     <t>2-8-MTL 12 (8:14) 3-Christopher Rash pass complete to 19-Joseph Onasakenrat for 12 yards. TOUCHDOWN! Nice job by 19-Joseph Onasakenrat on that route to lose his coverage. MTL 5 BOS 23</t>
   </si>
   <si>
     <t>8:10</t>
   </si>
   <si>
     <t>(8:11) Extra point GOOD by 10-Xavier Young. MTL 5 BOS 24</t>
   </si>
   <si>
     <t>(8:11) 10-Xavier Young kicks 74 yards from BOS 35 to MTL -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-MTL 25 (8:11) 11-Thomas Scott pass complete to 81-Steve Cooper to MTL 32 for 7 yards. Tackle by 91-Joshua Gonzalez. 81-Steve Cooper did some fancy footwork there.</t>
   </si>
   <si>
     <t>7:53</t>
   </si>
   <si>
     <t>Singleback 4 Wide Clear Center</t>
   </si>
   <si>
     <t>2-3-MTL 32 (7:52) 11-Thomas Scott pass complete to 89-Matthew Robinson to MTL 44 for 12 yards. Tackle by 33-David Karonghyontye. 89-Matthew Robinson did some fancy footwork there. BOS 53-Donald Hunter was injured on the play.</t>
   </si>
   <si>
     <t>7:30</t>
   </si>
   <si>
     <t>Singleback 4 Wide WR Crosses</t>
   </si>
   <si>
     <t>1-10-MTL 44 (7:29) 11-Thomas Scott pass Pass knocked down by 32-Travis Goode. incomplete, intended for 1-Theodore Barney.</t>
   </si>
   <si>
     <t>7:26</t>
   </si>
   <si>
     <t>2-10-MTL 44 (7:27) 11-Thomas Scott pass complete to 33-Bruce Whitlock to MTL 46 for 2 yards. Tackle by 32-Travis Goode.</t>
   </si>
   <si>
-    <t>MTL 46</t>
+    <t>MMR 46</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>3-8-MTL 46 (7:01) 11-Thomas Scott pass complete to 88-Joey Swenson to BOS 47 for 8 yards. Tackle by 32-Travis Goode.</t>
   </si>
   <si>
     <t>6:40</t>
   </si>
   <si>
     <t>4-1-BOS 47 (6:39) 5-Glenn Canada punts 36 yards to BOS 10. Fair Catch by 81-John Gray.</t>
   </si>
   <si>
     <t>6:31</t>
   </si>
   <si>
     <t>BSM 10</t>
   </si>
   <si>
     <t>1-10-BOS 10 (6:32) 3-Christopher Rash pass complete to 85-John Smoke Johnson for 90 yards. TOUCHDOWN! 85-John Smoke Johnson did some fancy footwork there. MTL 5 BOS 30</t>
   </si>
   <si>
     <t>6:18</t>
   </si>
   <si>
     <t>(6:19) Extra point GOOD by 10-Xavier Young. MTL 5 BOS 31</t>
   </si>
   <si>
     <t>(6:19) 10-Xavier Young kicks 74 yards from BOS 35 to MTL -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-MTL 25 (6:19) 11-Thomas Scott pass complete to 83-John Cohen to MTL 30 for 5 yards. Tackle by 91-Joshua Gonzalez. 83-John Cohen breaks down the CB.</t>
   </si>
   <si>
     <t>5:59</t>
   </si>
   <si>
-    <t>MTL 30</t>
+    <t>MMR 30</t>
   </si>
   <si>
     <t>2-5-MTL 30 (5:58) 11-Thomas Scott pass complete to 1-Theodore Barney to MTL 39 for 9 yards. Tackle by 53-Donald Hunter.</t>
   </si>
   <si>
     <t>1-10-MTL 39 (5:34) 11-Thomas Scott pass Pass knocked down by 37-Levi Deskaheh. incomplete, intended for 88-Joey Swenson.</t>
   </si>
   <si>
     <t>5:29</t>
   </si>
   <si>
     <t>Shotgun Normal TE Out</t>
   </si>
   <si>
     <t>2-10-MTL 39 (5:30) 11-Thomas Scott pass complete to 81-Steve Cooper to MTL 48 for 9 yards. Tackle by 56-Harlan Evans. 81-Steve Cooper made a great move on the CB. 28-Travis Ortiz got away with a hold on that play.</t>
   </si>
   <si>
     <t>5:09</t>
   </si>
   <si>
-    <t>MTL 48</t>
+    <t>MMR 48</t>
   </si>
   <si>
     <t>3-1-MTL 48 (5:08) 11-Thomas Scott pass complete to 81-Steve Cooper to BOS 46 for 6 yards. Tackle by 39-Mario Jones.</t>
   </si>
   <si>
     <t>4:48</t>
   </si>
   <si>
     <t>1-10-BOS 46 (4:47) 11-Thomas Scott pass complete to 88-Joey Swenson for 46 yards. TOUCHDOWN! 35-Brad Teran got away with a hold on that play. MTL 11 BOS 31</t>
   </si>
   <si>
     <t>4:39</t>
   </si>
   <si>
     <t>BSM 15</t>
   </si>
   <si>
     <t>(4:40) Extra point GOOD by 6-Mark McIntyre. MTL 12 BOS 31</t>
   </si>
   <si>
     <t>#77 Zane Martin - LT</t>
   </si>
   <si>
     <t>(4:40) 6-Mark McIntyre kicks 74 yards from MTL 35 to BOS -9. Touchback.</t>
   </si>
@@ -1727,51 +1727,51 @@
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>2-7-BOS 28 (4:04) 4-John Graham ran to BOS 33 for 5 yards. Tackle by 53-Joe Crowder.</t>
   </si>
   <si>
     <t>3:32</t>
   </si>
   <si>
     <t>BSM 33</t>
   </si>
   <si>
     <t>3-2-BOS 33 (3:31) 22-Fred Morehouse ran to BOS 42 for 9 yards. Tackle by 39-Mark Pierce.</t>
   </si>
   <si>
     <t>BSM 42</t>
   </si>
   <si>
     <t>1-10-BOS 42 (2:56) 4-John Graham ran to MTL 45 for 13 yards. Tackle by 48-Carey Horton.</t>
   </si>
   <si>
     <t>2:12</t>
   </si>
   <si>
-    <t>MTL 45</t>
+    <t>MMR 45</t>
   </si>
   <si>
     <t>1-10-MTL 45 (2:11) 22-Fred Morehouse ran to MTL 45 for a short loss. Tackle by 97-Michael Rodriguez.</t>
   </si>
   <si>
     <t>2-10-MTL 45 (2:00) 25-Brian Maldonado ran to MTL 43 for 3 yards. Tackle by 98-Jonathan Vidales. 71-Samuel Perez was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>1:58</t>
   </si>
   <si>
     <t>Timeout MTL</t>
   </si>
   <si>
     <t>1:54</t>
   </si>
   <si>
     <t>3-7-MTL 43 (1:55) 4-John Graham ran to MTL 41 for 2 yards. Tackle by 56-Charles McNeil. MTL 90-Jonathan Marley was injured on the play.</t>
   </si>
   <si>
     <t>1:53</t>
   </si>
   <si>
     <t>1:49</t>
   </si>