--- v1 (2026-06-12)
+++ v2 (2026-10-10)
@@ -323,54 +323,54 @@
   <si>
     <t>#66 Domingo Villarreal - DT</t>
   </si>
   <si>
     <t>#46 Mark Pierce - FS</t>
   </si>
   <si>
     <t>#89 Matthew Robinson - WR</t>
   </si>
   <si>
     <t>#1 Fred Maguire - RB</t>
   </si>
   <si>
     <t>#90 Jonathan Marley - RDE</t>
   </si>
   <si>
     <t>#26 Darnell Metts - CB</t>
   </si>
   <si>
     <t>#53 Joe Crowder - WLB</t>
   </si>
   <si>
     <t>#3 Felix Seay - K</t>
   </si>
   <si>
-    <t>MTL</t>
-[...2 lines deleted...]
-    <t>MTL 25</t>
+    <t>MMR</t>
+  </si>
+  <si>
+    <t>MMR 25</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal SLB Middle Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 25 (15:00) 33-Bruce Whitlock ran to MTL 27 for 2 yards. Tackle by 90-Richard McFadden. 81-Steve Cooper was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>#10 Thomas Scott - QB</t>
   </si>
   <si>
     <t>#22 Bruce Whitlock - RB</t>
   </si>
   <si>
     <t>#81 Steve Cooper - TE</t>
   </si>
   <si>
     <t>#86 Juan Dreyer - TE</t>
   </si>
   <si>
     <t>#17 Theodore Barney - WR</t>
   </si>
@@ -407,69 +407,69 @@
   <si>
     <t>#58 Arthur Pitts - SLB</t>
   </si>
   <si>
     <t>#50 Michael Keith - MLB</t>
   </si>
   <si>
     <t>#57 Anthony Durham - WLB</t>
   </si>
   <si>
     <t>#45 Corey Chester - CB</t>
   </si>
   <si>
     <t>#22 Daniel Vines - CB</t>
   </si>
   <si>
     <t>#41 Gregorio Williams - CB</t>
   </si>
   <si>
     <t>#24 Michael Chappell - CB</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
-    <t>MTL 27</t>
+    <t>MMR 27</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-8-MTL 27 (14:21) 33-Bruce Whitlock ran to MTL 28 for 1 yards. Tackle by 57-Anthony Durham.</t>
   </si>
   <si>
     <t>#43 Richard Moorehead - FB</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
   <si>
-    <t>MTL 28</t>
+    <t>MMR 28</t>
   </si>
   <si>
     <t>I Formation Normal Curl &amp; Post</t>
   </si>
   <si>
     <t>3-7-MTL 28 (13:43) 11-Thomas Scott pass incomplete, intended for 81-Steve Cooper.</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-MTL 28 (13:41) 5-Santo Moore punts 46 yards to ATC 26. Fair Catch by 11-Scott Speth.</t>
   </si>
   <si>
     <t>#5 Santo Moore - P</t>
   </si>
   <si>
     <t>#11 Scott Speth - TE</t>
   </si>
@@ -551,96 +551,96 @@
   <si>
     <t>#52 Fredrick Rooney - SLB</t>
   </si>
   <si>
     <t>#33 Scott Weaver - CB</t>
   </si>
   <si>
     <t>#48 Carey Horton - SS</t>
   </si>
   <si>
     <t>12:58</t>
   </si>
   <si>
     <t>ATC 28</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>2-8-ATC 28 (12:57) 7-Shawn Brady pass complete to 11-Scott Speth to MTL 40 for 32 yards. Tackle by 24-Fred Maguire. Nice job by 11-Scott Speth on that route to lose his coverage.</t>
   </si>
   <si>
     <t>12:16</t>
   </si>
   <si>
-    <t>MTL 40</t>
+    <t>MMR 40</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle Deep Man</t>
   </si>
   <si>
     <t>1-10-MTL 40 (12:15) 7-Shawn Brady pass INTERCEPTED by 53-Joe Crowder at MTL 41. 53-Joe Crowder to MTL 42 for 0 yards. Tackle by 39-Jason Glowacki.</t>
   </si>
   <si>
     <t>#17 Earl Chapman - WR</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
-    <t>MTL 42</t>
+    <t>MMR 42</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 42 (12:13) 33-Bruce Whitlock ran to MTL 44 for 2 yards. Tackle by 57-Anthony Durham.</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
-    <t>MTL 44</t>
+    <t>MMR 44</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>2-8-MTL 44 (11:27) 11-Thomas Scott pass complete to 47-Richard Moorehead to MTL 43 for -1 yards. Tackle by 99-Robert Marshall.</t>
   </si>
   <si>
     <t>10:44</t>
   </si>
   <si>
-    <t>MTL 43</t>
+    <t>MMR 43</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>3-9-MTL 43 (10:43) 11-Thomas Scott pass incomplete, dropped by 1-Theodore Barney. Pressure by 91-Timothy McDonald. 45-Corey Chester got away with a hold on that play.</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>4-9-MTL 43 (10:39) 5-Santo Moore punts 45 yards to ATC 13.</t>
   </si>
   <si>
     <t>10:29</t>
   </si>
   <si>
     <t>ATC 13</t>
   </si>
   <si>
     <t>Singleback Big TE Flat Curl</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
@@ -806,171 +806,171 @@
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-5-ATC 37 (6:32) 32-Myron Hooper ran to ATC 49 for 12 yards. Tackle by 52-Fredrick Rooney. ATC 68-David Ballard was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:51</t>
   </si>
   <si>
     <t>ATC 49</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-ATC 49 (5:50) 7-Shawn Brady pass complete to 10-Roderick Johnson to MTL 36 for 15 yards. Tackle by 39-Mark Pierce. 10-Roderick Johnson breaks down the CB.</t>
   </si>
   <si>
     <t>#30 Danny Boggs - LG</t>
   </si>
   <si>
     <t>5:14</t>
   </si>
   <si>
-    <t>MTL 36</t>
+    <t>MMR 36</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>1-10-MTL 36 (5:13) 7-Shawn Brady pass Pass knocked down by 24-Fred Maguire. incomplete, intended for 11-Scott Speth.</t>
   </si>
   <si>
     <t>5:08</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-10-MTL 36 (5:09) 32-Myron Hooper ran to MTL 24 for 12 yards. Tackle by 48-Carey Horton.</t>
   </si>
   <si>
     <t>4:35</t>
   </si>
   <si>
-    <t>MTL 24</t>
+    <t>MMR 24</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>1-10-MTL 24 (4:34) 7-Shawn Brady pass complete to 11-Scott Speth to MTL 14 for 9 yards. Tackle by 24-Fred Maguire.</t>
   </si>
   <si>
     <t>3:59</t>
   </si>
   <si>
-    <t>MTL 14</t>
+    <t>MMR 14</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-1-MTL 14 (3:58) 32-Myron Hooper ran to MTL 17 for -3 yards. Tackle by 53-Joe Crowder.</t>
   </si>
   <si>
     <t>3:23</t>
   </si>
   <si>
-    <t>MTL 17</t>
+    <t>MMR 17</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>3-3-MTL 17 (3:22) 39-Jason Glowacki ran to MTL 15 for 2 yards. Tackle by 98-Jonathan Vidales.</t>
   </si>
   <si>
     <t>2:39</t>
   </si>
   <si>
-    <t>MTL 15</t>
+    <t>MMR 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-MTL 15 (2:38) 3-Felix Seay 34 yard field goal is GOOD. MTL 92-Clarence Wade was injured on the play. He looks like he should be able to return. MTL 0 ATC 3</t>
   </si>
   <si>
     <t>#57 Kenneth Robinson - SLB</t>
   </si>
   <si>
     <t>#69 Thomas Montag - DT</t>
   </si>
   <si>
     <t>2:34</t>
   </si>
   <si>
     <t>(2:35) 3-Felix Seay kicks 75 yards from ATC 35 to MTL -10. Touchback.</t>
   </si>
   <si>
     <t>Singleback Normal Quick Slant</t>
   </si>
   <si>
     <t>1-10-MTL 25 (2:35) 11-Thomas Scott pass complete to 33-Bruce Whitlock to MTL 37 for 12 yards. Tackle by 49-Michael Chappell.</t>
   </si>
   <si>
     <t>1:55</t>
   </si>
   <si>
-    <t>MTL 37</t>
+    <t>MMR 37</t>
   </si>
   <si>
     <t>1-10-MTL 37 (1:54) 33-Bruce Whitlock ran to MTL 40 for 4 yards. Tackle by 26-Gregorio Williams.</t>
   </si>
   <si>
     <t>1:14</t>
   </si>
   <si>
     <t>2-6-MTL 40 (1:13) 11-Thomas Scott pass complete to 81-Steve Cooper to MTL 47 for 6 yards. Tackle by 43-James Gary.</t>
   </si>
   <si>
     <t>#43 James Gary - FS</t>
   </si>
   <si>
     <t>0:38</t>
   </si>
   <si>
-    <t>MTL 47</t>
+    <t>MMR 47</t>
   </si>
   <si>
     <t>1-10-MTL 47 (0:37) 11-Thomas Scott pass complete to 33-Bruce Whitlock to MTL 49 for 2 yards. Tackle by 45-Corey Chester.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
-    <t>MTL 49</t>
+    <t>MMR 49</t>
   </si>
   <si>
     <t>I Formation 3WR WR Post</t>
   </si>
   <si>
     <t>2-8-MTL 49 (15:00) 11-Thomas Scott pass complete to 89-Matthew Robinson to ATC 42 for 10 yards. Tackle by 22-Daniel Vines.</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>ATC 42</t>
   </si>
   <si>
     <t>1-10-ATC 42 (14:18) 33-Bruce Whitlock ran to ATC 36 for 6 yards. Tackle by 91-Timothy McDonald.</t>
   </si>
   <si>
     <t>ATC 36</t>
   </si>
   <si>
     <t>Singleback 4 Wide Quick Outs</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
@@ -1013,51 +1013,51 @@
   <si>
     <t>12:26</t>
   </si>
   <si>
     <t>3-14-ATC 22 (12:27) 11-Thomas Scott pass incomplete, intended for 81-Steve Cooper.</t>
   </si>
   <si>
     <t>12:24</t>
   </si>
   <si>
     <t>4-14-ATC 22 (12:25) 6-Mark McIntyre 39 yard field goal is GOOD. MTL 3 ATC 3</t>
   </si>
   <si>
     <t>#6 Mark McIntyre - K</t>
   </si>
   <si>
     <t>#47 Bernard Campos - CB</t>
   </si>
   <si>
     <t>#95 John Forde - DT</t>
   </si>
   <si>
     <t>12:21</t>
   </si>
   <si>
-    <t>MTL 35</t>
+    <t>MMR 35</t>
   </si>
   <si>
     <t>(12:22) 6-Mark McIntyre kicks 73 yards from MTL 35 to ATC -8. Touchback.</t>
   </si>
   <si>
     <t>ATC 25</t>
   </si>
   <si>
     <t>1-10-ATC 25 (12:22) 32-Myron Hooper ran to ATC 24 for -1 yards. Tackle by 52-Fredrick Rooney.</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
   <si>
     <t>ATC 24</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>2-11-ATC 24 (11:40) 7-Shawn Brady pass complete to 11-Scott Speth to ATC 27 for 3 yards. Tackle by 53-Joe Crowder. Great move by 11-Scott Speth to get free of his coverage.</t>
   </si>
   <si>
     <t>11:02</t>
   </si>
@@ -1073,81 +1073,81 @@
   <si>
     <t>4-9-ATC 26 (10:28) 1-Robert Jones punts 46 yards to MTL 28. Fair Catch by 30-Adam Wen.</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>1-10-MTL 28 (10:21) 33-Bruce Whitlock ran to MTL 28 for a short loss. Tackle by 25-Stephen Carolina.</t>
   </si>
   <si>
     <t>9:47</t>
   </si>
   <si>
     <t>I Formation Normal TE Flag</t>
   </si>
   <si>
     <t>2-10-MTL 28 (9:46) 11-Thomas Scott pass complete to 88-Joey Swenson to MTL 34 for 6 yards. Tackle by 22-Daniel Vines.</t>
   </si>
   <si>
     <t>9:11</t>
   </si>
   <si>
-    <t>MTL 34</t>
+    <t>MMR 34</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-4-MTL 34 (9:10) 11-Thomas Scott pass complete to 88-Joey Swenson to MTL 40 for 6 yards. Tackle by 22-Daniel Vines.</t>
   </si>
   <si>
     <t>8:28</t>
   </si>
   <si>
     <t>1-10-MTL 40 (8:27) 33-Bruce Whitlock ran to MTL 39 for -1 yards. Tackle by 57-Anthony Durham.</t>
   </si>
   <si>
     <t>7:50</t>
   </si>
   <si>
-    <t>MTL 39</t>
+    <t>MMR 39</t>
   </si>
   <si>
     <t>2-11-MTL 39 (7:49) 33-Bruce Whitlock ran to MTL 45 for 5 yards. Tackle by 26-Gregorio Williams.</t>
   </si>
   <si>
     <t>7:16</t>
   </si>
   <si>
-    <t>MTL 45</t>
+    <t>MMR 45</t>
   </si>
   <si>
     <t>3-6-MTL 45 (7:15) 30-Adam Wen ran to ATC 47 for 8 yards. Tackle by 49-Michael Chappell.</t>
   </si>
   <si>
     <t>6:36</t>
   </si>
   <si>
     <t>ATC 47</t>
   </si>
   <si>
     <t>1-10-ATC 47 (6:35) 33-Bruce Whitlock ran to ATC 45 for 2 yards. Tackle by 57-Anthony Durham.</t>
   </si>
   <si>
     <t>5:53</t>
   </si>
   <si>
     <t>ATC 45</t>
   </si>
   <si>
     <t>2-8-ATC 45 (5:52) 11-Thomas Scott pass complete to 88-Joey Swenson to ATC 40 for 6 yards. Tackle by 22-Daniel Vines. Nice job by 88-Joey Swenson on that route to lose his coverage.</t>
   </si>
   <si>
     <t>#56 Clarence Beach - WLB</t>
   </si>
@@ -1190,105 +1190,105 @@
   <si>
     <t>4:29</t>
   </si>
   <si>
     <t>1-10-MTL 42 (4:28) 32-Myron Hooper ran to MTL 39 for 4 yards. Tackle by 98-Jonathan Vidales.</t>
   </si>
   <si>
     <t>3:48</t>
   </si>
   <si>
     <t>2-6-MTL 39 (3:47) 7-Shawn Brady pass complete to 80-Larry Dostie to MTL 34 for 4 yards. Tackle by 52-Fredrick Rooney. 80-Larry Dostie breaks down the CB.</t>
   </si>
   <si>
     <t>3:11</t>
   </si>
   <si>
     <t>4-3 Under Inside LB Blitz</t>
   </si>
   <si>
     <t>3-2-MTL 34 (3:10) 7-Shawn Brady pass complete to 17-Earl Chapman to MTL 29 for 5 yards. Tackle by 39-Mark Pierce.</t>
   </si>
   <si>
     <t>2:36</t>
   </si>
   <si>
-    <t>MTL 29</t>
+    <t>MMR 29</t>
   </si>
   <si>
     <t>1-10-MTL 29 (2:35) 32-Myron Hooper ran to MTL 22 for 7 yards. Tackle by 59-Jerry Arpin.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>Timeout for two minute warning.</t>
   </si>
   <si>
-    <t>MTL 22</t>
+    <t>MMR 22</t>
   </si>
   <si>
     <t>2-3-MTL 22 (2:00) 7-Shawn Brady pass complete to 17-Earl Chapman to MTL 10 for 12 yards. Tackle by 53-Joe Crowder. 17-Earl Chapman made a great move on the CB. ATC 74-John Stevenson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:21</t>
   </si>
   <si>
-    <t>MTL 10</t>
+    <t>MMR 10</t>
   </si>
   <si>
     <t>1-10-MTL 10 (1:20) 7-Shawn Brady pass complete to 11-Scott Speth to MTL 9 for 1 yards. Tackle by 24-Fred Maguire. 11-Scott Speth breaks down the CB.</t>
   </si>
   <si>
     <t>1:16</t>
   </si>
   <si>
     <t>Timeout ATC</t>
   </si>
   <si>
-    <t>MTL 9</t>
+    <t>MMR 9</t>
   </si>
   <si>
     <t>2-9-MTL 9 (1:15) 7-Shawn Brady pass complete to 39-Jason Glowacki to MTL 7 for 2 yards. Tackle by 24-Fred Maguire.</t>
   </si>
   <si>
     <t>1:12</t>
   </si>
   <si>
     <t>1:09</t>
   </si>
   <si>
-    <t>MTL 7</t>
+    <t>MMR 7</t>
   </si>
   <si>
     <t>3-7-MTL 7 (1:10) 7-Shawn Brady pass complete to 11-Scott Speth to MTL 1 for 6 yards. Tackle by 24-Fred Maguire.</t>
   </si>
   <si>
     <t>0:29</t>
   </si>
   <si>
-    <t>MTL 1</t>
+    <t>MMR 1</t>
   </si>
   <si>
     <t>4-1-MTL 1 (0:28) 3-Felix Seay 20 yard field goal is GOOD. MTL 3 ATC 6</t>
   </si>
   <si>
     <t>0:25</t>
   </si>
   <si>
     <t>(0:26) 3-Felix Seay kicks 76 yards from ATC 35 to MTL -11. Touchback.</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-MTL 25 (0:26) 33-Bruce Whitlock ran to MTL 31 for 6 yards. Tackle by 26-Gregorio Williams.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 6-Mark McIntyre kicks 74 yards from MTL 35 to ATC -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
@@ -1313,51 +1313,51 @@
   <si>
     <t>13:52</t>
   </si>
   <si>
     <t>ATC 23</t>
   </si>
   <si>
     <t>3-12-ATC 23 (13:51) 7-Shawn Brady pass complete to 74-John Stevenson to ATC 27 for 3 yards. Tackle by 53-Joe Crowder.</t>
   </si>
   <si>
     <t>13:10</t>
   </si>
   <si>
     <t>4-8-ATC 27 (13:09) 1-Robert Jones punts 47 yards to MTL 27. 30-Adam Wen to MTL 35 for 9 yards. Tackle by 58-Arthur Pitts.</t>
   </si>
   <si>
     <t>12:59</t>
   </si>
   <si>
     <t>1-10-MTL 35 (13:00) 11-Thomas Scott pass complete to 88-Joey Swenson to MTL 46 for 11 yards. Tackle by 22-Daniel Vines.</t>
   </si>
   <si>
     <t>12:27</t>
   </si>
   <si>
-    <t>MTL 46</t>
+    <t>MMR 46</t>
   </si>
   <si>
     <t>1-10-MTL 46 (12:26) 11-Thomas Scott pass complete to 33-Bruce Whitlock to MTL 47 for 1 yards. Tackle by 50-Michael Keith. Great move by 33-Bruce Whitlock to get free of his coverage.</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>2-9-MTL 47 (11:42) 11-Thomas Scott pass complete to 88-Joey Swenson to ATC 49 for 4 yards. Tackle by 22-Daniel Vines. 88-Joey Swenson did some fancy footwork there. 22-Daniel Vines got away with a hold on that play.</t>
   </si>
   <si>
     <t>11:07</t>
   </si>
   <si>
     <t>Singleback Normal Post Corner</t>
   </si>
   <si>
     <t>3-5-ATC 49 (11:06) PENALTY - False Start (MTL 81-Steve Cooper)</t>
   </si>
   <si>
     <t>11:05</t>
   </si>
   <si>
     <t>Weak I Normal All Go</t>
   </si>
@@ -1412,51 +1412,51 @@
   <si>
     <t>ATC 16</t>
   </si>
   <si>
     <t>2-11-ATC 16 (8:48) 32-Myron Hooper ran to ATC 16 for a short loss. Tackle by 96-Domingo Villarreal.</t>
   </si>
   <si>
     <t>8:12</t>
   </si>
   <si>
     <t>3-11-ATC 16 (8:11) 32-Myron Hooper ran to ATC 19 for 3 yards. Tackle by 29-Jack Robinson.</t>
   </si>
   <si>
     <t>7:28</t>
   </si>
   <si>
     <t>ATC 19</t>
   </si>
   <si>
     <t>4-8-ATC 19 (7:27) 1-Robert Jones punts 43 yards to MTL 38. Fair Catch by 30-Adam Wen.</t>
   </si>
   <si>
     <t>7:19</t>
   </si>
   <si>
-    <t>MTL 38</t>
+    <t>MMR 38</t>
   </si>
   <si>
     <t>1-10-MTL 38 (7:20) 33-Bruce Whitlock ran to MTL 42 for 4 yards. Tackle by 26-Gregorio Williams.</t>
   </si>
   <si>
     <t>6:35</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>2-6-MTL 42 (6:34) 33-Bruce Whitlock ran to MTL 43 for 1 yards. Tackle by 57-Anthony Durham.</t>
   </si>
   <si>
     <t>6:00</t>
   </si>
   <si>
     <t>3-5-MTL 43 (5:59) 11-Thomas Scott pass complete to 1-Theodore Barney to MTL 49 for 6 yards. Tackle by 45-Corey Chester.</t>
   </si>
   <si>
     <t>5:18</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
@@ -1610,51 +1610,51 @@
   <si>
     <t>11:51</t>
   </si>
   <si>
     <t>3-6-MTL 38 (11:50) 35-Terry Turner ran to MTL 35 for 3 yards. Tackle by 52-Fredrick Rooney.</t>
   </si>
   <si>
     <t>11:16</t>
   </si>
   <si>
     <t>4-3-MTL 35 (11:15) 3-Felix Seay 54 yard field goal is NO GOOD. (Wide Right) ATC 73-Louis Park was injured on the play.</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-MTL 42 (11:11) 33-Bruce Whitlock ran to MTL 50 for 7 yards. Tackle by 49-Michael Chappell.</t>
   </si>
   <si>
     <t>10:28</t>
   </si>
   <si>
-    <t>MTL 50</t>
+    <t>MMR 50</t>
   </si>
   <si>
     <t>2-3-MTL 50 (10:27) 11-Thomas Scott pass complete to 30-Adam Wen to MTL 50 for a short gain. Tackle by 45-Corey Chester.</t>
   </si>
   <si>
     <t>9:52</t>
   </si>
   <si>
     <t>3-2-MTL 50 (9:51) 11-Thomas Scott pass complete to 81-Steve Cooper to ATC 46 for 5 yards. Tackle by 57-Anthony Durham.</t>
   </si>
   <si>
     <t>9:16</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>1-10-ATC 46 (9:15) 11-Thomas Scott sacked at MTL 47 for -7 yards (90-Richard McFadden). Sack allowed by 79-Elliot Brier.</t>
   </si>
   <si>
     <t>8:31</t>
   </si>
   <si>
     <t>Shotgun Normal Short Attack</t>
   </si>
@@ -1739,69 +1739,69 @@
   <si>
     <t>3:47</t>
   </si>
   <si>
     <t>Nickel Normal Cover 2</t>
   </si>
   <si>
     <t>2-7-MTL 50 (3:46) 7-Shawn Brady pass Pass knocked down by 29-Jack Robinson. incomplete, intended for 17-Earl Chapman.</t>
   </si>
   <si>
     <t>3:41</t>
   </si>
   <si>
     <t>3-7-MTL 50 (3:42) 7-Shawn Brady sacked at ATC 41 for -9 yards (90-Jonathan Marley). Sack allowed by 66-Christopher Weisman.</t>
   </si>
   <si>
     <t>ATC 41</t>
   </si>
   <si>
     <t>4-16-ATC 41 (3:22) 1-Robert Jones punts 49 yards to MTL 10. 30-Adam Wen to MTL 19 for 8 yards. Tackle by 50-Michael Keith.</t>
   </si>
   <si>
     <t>3:13</t>
   </si>
   <si>
-    <t>MTL 19</t>
+    <t>MMR 19</t>
   </si>
   <si>
     <t>1-10-MTL 19 (3:14) 33-Bruce Whitlock ran to MTL 23 for 4 yards. Tackle by 57-Anthony Durham.</t>
   </si>
   <si>
     <t>#96 Douglas Garry - LDE</t>
   </si>
   <si>
-    <t>MTL 23</t>
+    <t>MMR 23</t>
   </si>
   <si>
     <t>2-6-MTL 23 (2:38) 30-Adam Wen ran to MTL 32 for 9 yards. Tackle by 49-Michael Chappell. MTL 81-Steve Cooper was injured on the play.</t>
   </si>
   <si>
     <t>2:03</t>
   </si>
   <si>
-    <t>MTL 32</t>
+    <t>MMR 32</t>
   </si>
   <si>
     <t>1-10-MTL 32 (2:02) PENALTY - False Start (MTL 1-Theodore Barney)</t>
   </si>
   <si>
     <t>2:01</t>
   </si>
   <si>
     <t>1-15-MTL 27 (2:02) 33-Bruce Whitlock ran to MTL 32 for 5 yards. Tackle by 26-Gregorio Williams.</t>
   </si>
   <si>
     <t>1:58</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>2-10-MTL 32 (1:58) 30-Adam Wen ran to MTL 42 for 10 yards. Tackle by 26-Gregorio Williams.</t>
   </si>
   <si>
     <t>1:52</t>
   </si>
   <si>
     <t>1-10-MTL 42 (1:53) 33-Bruce Whitlock ran to MTL 44 for 1 yards. Tackle by 57-Anthony Durham.</t>
   </si>