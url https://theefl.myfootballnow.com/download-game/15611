--- v0 (2026-10-15)
+++ v1 (2026-11-05)
@@ -503,51 +503,51 @@
   <si>
     <t>11:49</t>
   </si>
   <si>
     <t>LEX 32</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>2-2-LEX 32 (11:48) 19-Jonathan Durand ran to LEX 23 for 9 yards. 19-Jonathan Durand slides to avoid being hit.</t>
   </si>
   <si>
     <t>11:04</t>
   </si>
   <si>
     <t>LEX 23</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-LEX 23 (11:03) 19-Jonathan Durand pass Pass knocked down by 24-Jim Jarvis. incomplete, intended for 84-Eugene Brown.</t>
   </si>
   <si>
-    <t>#24 Jim Jarvis - FS</t>
+    <t>#24 Jim Jarvis - CB</t>
   </si>
   <si>
     <t>10:59</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>2-10-LEX 23 (11:00) 19-Jonathan Durand pass complete to 18-Michael Sarver to LEX 12 for 12 yards. Tackle by 35-Eli White. PENALTY - Holding (OmO 87-Thomas Meadows)</t>
   </si>
   <si>
     <t>10:55</t>
   </si>
   <si>
     <t>LEX 33</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>2-20-LEX 33 (10:56) 19-Jonathan Durand pass Pass knocked down by 96-Barry Gibbs. incomplete, intended for 84-Eugene Brown.</t>
   </si>
   <si>
     <t>#32 Mark Kuehl - TE</t>
   </si>