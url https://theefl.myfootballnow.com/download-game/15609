--- v0 (2026-10-15)
+++ v1 (2026-11-05)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 11-Jason Long kicks 74 yards from BBr 35 to CFs -9. Touchback.</t>
   </si>
   <si>
     <t>#34 Mark Galvan - RB</t>
   </si>
   <si>
     <t>#48 Robert Alicea - CB</t>
   </si>
   <si>
     <t>#52 Timothy Suarez - MLB</t>
   </si>
   <si>
     <t>#29 Ozzie Albies - SS</t>
   </si>
   <si>
     <t>#90 Lee Peebles - LDE</t>
   </si>
   <si>
     <t>#59 Joseph Anderson - MLB</t>
   </si>
   <si>
-    <t>#92 Philip Campbell - WLB</t>
+    <t>#58 Philip Campbell - WLB</t>
   </si>
   <si>
     <t>#36 Max Vogt - CB</t>
   </si>
   <si>
     <t>#54 Matthew Sheedy - WLB</t>
   </si>
   <si>
     <t>#96 Alberto Lepe - RDE</t>
   </si>
   <si>
     <t>#92 Jacob Chase - RDE</t>
   </si>
   <si>
     <t>#11 Jason Long - K</t>
   </si>
   <si>
     <t>CFs</t>
   </si>
   <si>
     <t>CFs 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>CFs 44</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-4-CFs 44 (12:59) 7-Chuck Hills pass Pass knocked down by 26-Maria Fox. incomplete, intended for 87-Nate Cannon.</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-CFs 44 (12:56) 11-Thomas Aragon punts 44 yards to BBr 13. Fair Catch by 32-David Leonard.</t>
   </si>
   <si>
-    <t>#11 Thomas Aragon - P</t>
+    <t>#2 Thomas Aragon - P</t>
   </si>
   <si>
     <t>#61 Peter Doyle - RG</t>
   </si>
   <si>
     <t>#32 David Leonard - RB</t>
   </si>
   <si>
     <t>#10 Barney Stillings - WR</t>
   </si>
   <si>
     <t>#64 Don Tye - C</t>
   </si>
   <si>
     <t>#77 Ken Trammell - RT</t>
   </si>
   <si>
     <t>#56 Vernon Wallace - WLB</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>BBr 13</t>
   </si>
@@ -1100,51 +1100,51 @@
   <si>
     <t>CFs 26</t>
   </si>
   <si>
     <t>2-9-CFs 26 (8:05) 7-Joe Miller pass Pass knocked down by 20-George Case. incomplete, intended for 82-Larry Brown. CFs 29-Ozzie Albies was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:01</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>3-9-CFs 26 (8:02) 7-Joe Miller pass complete to 10-Barney Stillings to CFs 26 for a short gain. Tackle by 36-Max Vogt.</t>
   </si>
   <si>
     <t>7:20</t>
   </si>
   <si>
     <t>4-8-CFs 26 (7:19) 11-Jason Long 44 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
-    <t>#97 Jose Wheat - WLB</t>
+    <t>#47 Jose Wheat - WLB</t>
   </si>
   <si>
     <t>7:15</t>
   </si>
   <si>
     <t>CFs 33</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-CFs 33 (7:16) 27-Kenneth Hart ran to CFs 32 for -1 yards. Tackle by 52-Roy Stewart.</t>
   </si>
   <si>
     <t>CFs 32</t>
   </si>
   <si>
     <t>2-11-CFs 32 (6:36) 27-Kenneth Hart ran to CFs 33 for 1 yards. Tackle by 91-Gregory Garcia.</t>
   </si>
   <si>
     <t>5:59</t>
   </si>
   <si>
     <t>3-10-CFs 33 (5:58) 7-Chuck Hills pass incomplete, intended for 18-Brent Davis. BBr 91-Gregory Garcia was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -2135,69 +2135,69 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="255.938" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>