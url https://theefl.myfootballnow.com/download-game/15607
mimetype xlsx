--- v0 (2026-10-15)
+++ v1 (2026-11-05)
@@ -1640,51 +1640,51 @@
   <si>
     <t>STL 30</t>
   </si>
   <si>
     <t>4-19-STL 30 (11:41) 7-Jacob Miller punts 44 yards to BBF 26. Fair Catch by 82-Gary Sykes.</t>
   </si>
   <si>
     <t>1-10-BBF 26 (11:35) 7-Allan Bruner pass Pass knocked down by 99-Thomas Williams. incomplete, intended for 85-Timothy Fisher.</t>
   </si>
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>2-10-BBF 26 (11:32) 7-Allan Bruner pass complete to 26-Mario Alcott to BBF 40 for 14 yards. Tackle by 36-Tommy Clark. BBF 26-Mario Alcott was injured on the play.</t>
   </si>
   <si>
     <t>10:46</t>
   </si>
   <si>
     <t>BBF 40</t>
   </si>
   <si>
     <t>1-10-BBF 40 (10:45) 7-Allan Bruner pass Pass knocked down by 59-Brian Noble. incomplete, intended for 12-James Welliver.</t>
   </si>
   <si>
-    <t>#12 James Welliver - RB</t>
+    <t>#25 James Welliver - RB</t>
   </si>
   <si>
     <t>10:40</t>
   </si>
   <si>
     <t>2-10-BBF 40 (10:41) 7-Allan Bruner pass incomplete, intended for 84-Sterling Callahan.</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-10-BBF 40 (10:39) 7-Allan Bruner pass complete to 26-Mario Alcott to STL 43 for 17 yards. Pushed out of bounds by 96-Richard Drewes. 26-Mario Alcott breaks down the CB.</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>1-10-STL 43 (9:59) 7-Allan Bruner pass complete to 19-Leonard Voss to STL 41 for 2 yards. Tackle by 32-Steven Crawford.</t>
   </si>