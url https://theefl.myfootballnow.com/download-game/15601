--- v0 (2026-10-15)
+++ v1 (2026-11-05)
@@ -452,51 +452,51 @@
   <si>
     <t>3-8-ATC 27 (13:43) 32-Richard Jones ran to ATC 28 for 1 yards. Tackle by 64-Manuel Rowe.</t>
   </si>
   <si>
     <t>13:03</t>
   </si>
   <si>
     <t>ATC 28</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-ATC 28 (13:02) 7-Steven Adams punts 47 yards to BAD 25. 27-Donald Contreras to BAD 25 for 1 yards. Tackle by 22-Curtis Hagler.</t>
   </si>
   <si>
     <t>#7 Steven Adams - P</t>
   </si>
   <si>
     <t>#27 Donald Contreras - RB</t>
   </si>
   <si>
-    <t>#74 Richard Kelly - LDE</t>
+    <t>#74 Richard Kelly - RDE</t>
   </si>
   <si>
     <t>#51 Ben Varela - WLB</t>
   </si>
   <si>
     <t>#53 Paul Ivy - WLB</t>
   </si>
   <si>
     <t>#56 John Brown - MLB</t>
   </si>
   <si>
     <t>#70 James Weeks - LT</t>
   </si>
   <si>
     <t>#65 Larry Lewis - RG</t>
   </si>
   <si>
     <t>#65 Michael Rosenbalm - LT</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>BAD 25</t>
   </si>
@@ -620,51 +620,51 @@
   <si>
     <t>Singleback 4 Wide Quick Outs</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-8-ATC 28 (10:12) 18-George Alm pass complete to 13-Robert Walsh to ATC 17 for 11 yards. Tackle by 9-Stephen Southall. BAD 60-Michael Upchurch was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#8 Michael Dickey - CB</t>
   </si>
   <si>
     <t>9:27</t>
   </si>
   <si>
     <t>ATC 17</t>
   </si>
   <si>
     <t>3-4 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-ATC 17 (9:26) 30-Chase Brown ran to ATC 2 for 15 yards. Tackle by 9-Stephen Southall.</t>
   </si>
   <si>
-    <t>#76 Vern Smith - RG</t>
+    <t>#76 Vern Smith - LG</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
     <t>ATC 2</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>1-2-ATC 2 (8:48) 1-Lenny Lightfoot ran to ATC 4 for -2 yards. Tackle by 93-Steven Robertson. 77-Cory Hamilton completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>#1 Lenny Lightfoot - RB</t>
   </si>
   <si>
     <t>8:15</t>
   </si>
   <si>
     <t>ATC 4</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>