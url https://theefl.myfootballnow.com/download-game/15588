--- v0 (2026-10-12)
+++ v1 (2026-11-05)
@@ -347,51 +347,51 @@
   <si>
     <t>BBF</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>BBF 29</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-BBF 29 (14:55) 7-Allan Bruner pass incomplete, intended for 19-Leonard Voss. Pressure by 99-David Zimmerman.</t>
   </si>
   <si>
     <t>#7 Allan Bruner - QB</t>
   </si>
   <si>
     <t>#13 Jack Calabrese - RB</t>
   </si>
   <si>
-    <t>#12 James Welliver - RB</t>
+    <t>#25 James Welliver - RB</t>
   </si>
   <si>
     <t>#19 Leonard Voss - WR</t>
   </si>
   <si>
     <t>#18 Walter Nugent - WR</t>
   </si>
   <si>
     <t>#78 Brandon Powe - LT</t>
   </si>
   <si>
     <t>#76 Larry Strong - LG</t>
   </si>
   <si>
     <t>#72 Ronald Fernandez - C</t>
   </si>
   <si>
     <t>#68 Michael Czerwinski - RG</t>
   </si>
   <si>
     <t>#69 James Slate - RT</t>
   </si>
   <si>
     <t>#90 Walter Riley - LDE</t>
   </si>