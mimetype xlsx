--- v0 (2026-10-12)
+++ v1 (2026-11-05)
@@ -422,87 +422,87 @@
   <si>
     <t>#22 John Farrar - FS</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>DAK 23</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-12-DAK 23 (14:25) 33-Juan Blair ran to DAK 28 for 5 yards. Tackle by 47-Ronald Sullivan.</t>
   </si>
   <si>
     <t>#80 David Hazelton - TE</t>
   </si>
   <si>
     <t>#83 Ronald Turner - TE</t>
   </si>
   <si>
-    <t>#74 Richard Kelly - LDE</t>
+    <t>#74 Richard Kelly - RDE</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>DAK 28</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>3-7-DAK 28 (13:44) 17-Alvin Schick pass incomplete, intended for 33-Juan Blair.</t>
   </si>
   <si>
     <t>#42 Carl Russo - SS</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-DAK 28 (13:41) 15-Philip Williams punts 48 yards to BAD 24. Fair Catch by 27-Donald Contreras.</t>
   </si>
   <si>
     <t>#15 Philip Williams - P</t>
   </si>
   <si>
-    <t>#27 Donald Contreras - FB</t>
+    <t>#27 Donald Contreras - RB</t>
   </si>
   <si>
     <t>#51 Ben Varela - WLB</t>
   </si>
   <si>
     <t>#53 Paul Ivy - WLB</t>
   </si>
   <si>
     <t>#56 John Brown - MLB</t>
   </si>
   <si>
     <t>#77 Robert Jones - LG</t>
   </si>
   <si>
     <t>#69 Alfredo Allen - C</t>
   </si>
   <si>
     <t>#93 Marshall Kemp - DT</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>BAD 24</t>
   </si>