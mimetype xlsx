--- v0 (2026-10-09)
+++ v1 (2026-11-05)
@@ -374,51 +374,51 @@
   <si>
     <t>#86 Willie Peterman - TE</t>
   </si>
   <si>
     <t>#69 Mark Barnett - LT</t>
   </si>
   <si>
     <t>#63 Rodney Ashburn - LG</t>
   </si>
   <si>
     <t>#55 Dennis Bracey - C</t>
   </si>
   <si>
     <t>#53 Michael Griffin - RG</t>
   </si>
   <si>
     <t>#60 Martin Porter - RT</t>
   </si>
   <si>
     <t>#56 Ron Hurley - RDE</t>
   </si>
   <si>
     <t>#70 Ruben Dyer - LDE</t>
   </si>
   <si>
-    <t>#92 David Haynes - DT</t>
+    <t>#66 David Haynes - DT</t>
   </si>
   <si>
     <t>#58 Edward Weaver - DT</t>
   </si>
   <si>
     <t>#97 Howard Petersen - RDE</t>
   </si>
   <si>
     <t>#54 Douglas Lee - SLB</t>
   </si>
   <si>
     <t>#59 Nick Crawford - MLB</t>
   </si>
   <si>
     <t>#93 Bryan Ellington - WLB</t>
   </si>
   <si>
     <t>#42 John Finn - CB</t>
   </si>
   <si>
     <t>#30 Steven Tellez - CB</t>
   </si>
   <si>
     <t>#99 Cameron Aldridge - SS</t>
   </si>