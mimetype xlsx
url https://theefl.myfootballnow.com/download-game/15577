--- v0 (2026-10-09)
+++ v1 (2026-11-05)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 10-Christopher Gibb kicks 74 yards from TRT 35 to LEX -9. Touchback.</t>
   </si>
   <si>
     <t>#20 John Phillips - RB</t>
   </si>
   <si>
     <t>#40 Luke Williams - FS</t>
   </si>
   <si>
     <t>#95 Tommy Robinson - DT</t>
   </si>
   <si>
     <t>#46 Ozzie  Albies Jr. - CB</t>
   </si>
   <si>
     <t>#4 Thomas Tucker - SS</t>
   </si>
   <si>
     <t>#34 Jarad Kelenic - CB</t>
   </si>
   <si>
-    <t>#24 Jim Jarvis - FS</t>
+    <t>#24 Jim Jarvis - CB</t>
   </si>
   <si>
     <t>#35 Eli White - CB</t>
   </si>
   <si>
     <t>#57 Charles Perez - SLB</t>
   </si>
   <si>
     <t>#48 Joe Slusher - SS</t>
   </si>
   <si>
     <t>#99 Junior Colon - MLB</t>
   </si>
   <si>
     <t>#10 Christopher Gibb - K</t>
   </si>
   <si>
     <t>LEX</t>
   </si>
   <si>
     <t>LEX 25</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>