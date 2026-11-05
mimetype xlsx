--- v0 (2026-10-09)
+++ v1 (2026-11-05)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 16-Nathan Meyer kicks 68 yards from LSV 35 to CFs -3. Touchback.</t>
   </si>
   <si>
     <t>#80 Claude McKinney - WR</t>
   </si>
   <si>
     <t>#95 Thomas Cotten - RDE</t>
   </si>
   <si>
     <t>#52 Timothy Suarez - MLB</t>
   </si>
   <si>
     <t>#29 Ozzie Albies - SS</t>
   </si>
   <si>
     <t>#90 Lee Peebles - LDE</t>
   </si>
   <si>
     <t>#59 Joseph Anderson - MLB</t>
   </si>
   <si>
-    <t>#92 Philip Campbell - WLB</t>
+    <t>#58 Philip Campbell - WLB</t>
   </si>
   <si>
     <t>#36 Max Vogt - CB</t>
   </si>
   <si>
     <t>#54 Matthew Sheedy - WLB</t>
   </si>
   <si>
     <t>#48 Robert Alicea - CB</t>
   </si>
   <si>
     <t>#92 Jacob Chase - RDE</t>
   </si>
   <si>
     <t>#16 Nathan Meyer - K</t>
   </si>
   <si>
     <t>CFs</t>
   </si>
   <si>
     <t>CFs 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
@@ -452,51 +452,51 @@
   <si>
     <t>3-10-CFs 25 (14:23) 27-Kenneth Hart ran to CFs 29 for 3 yards. Tackle by 47-Matthew Hamon.</t>
   </si>
   <si>
     <t>#30 Herbert Kirkland - RB</t>
   </si>
   <si>
     <t>#81 Eddie Gooding - TE</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>CFs 29</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-CFs 29 (13:36) 11-Thomas Aragon punts 44 yards to LSV 27. 19-Carl Choquette to CFs 42 for 31 yards. Pushed out of bounds by 11-Thomas Aragon.</t>
   </si>
   <si>
-    <t>#11 Thomas Aragon - P</t>
+    <t>#2 Thomas Aragon - P</t>
   </si>
   <si>
     <t>#61 Peter Doyle - RG</t>
   </si>
   <si>
     <t>#19 Carl Choquette - WR</t>
   </si>
   <si>
     <t>#45 William Heath - CB</t>
   </si>
   <si>
     <t>#35 David Rice - CB</t>
   </si>
   <si>
     <t>#5 Antonio Spann - FS</t>
   </si>
   <si>
     <t>#31 John Slay - SS</t>
   </si>
   <si>
     <t>#77 Ken Trammell - RT</t>
   </si>
   <si>
     <t>#96 Edward Richardson - LDE</t>
   </si>
@@ -632,51 +632,51 @@
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-13-CFs 23 (11:51) 16-Nathan Meyer 41 yard field goal is GOOD. CFs 0 LSV 3</t>
   </si>
   <si>
     <t>#1 Marcus Testa - P</t>
   </si>
   <si>
     <t>#52 Michael Thomas - LG</t>
   </si>
   <si>
     <t>#61 Michael McCraw - LT</t>
   </si>
   <si>
     <t>#73 Matthew Withers - C</t>
   </si>
   <si>
     <t>#62 Timothy Meaney - RT</t>
   </si>
   <si>
     <t>#97 Terry Perez - LDE</t>
   </si>
   <si>
-    <t>#97 Jose Wheat - WLB</t>
+    <t>#47 Jose Wheat - WLB</t>
   </si>
   <si>
     <t>11:47</t>
   </si>
   <si>
     <t>(11:48) 16-Nathan Meyer kicks 68 yards from LSV 35 to CFs -3. 80-Claude McKinney to CFs 26 for 29 yards. Tackle by 17-Sam Davis.</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>1-10-CFs 26 (11:43) 7-Chuck Hills pass complete to 87-Nate Cannon to CFs 31 for 5 yards. Tackle by 92-Wiley Anderson.</t>
   </si>
   <si>
     <t>#92 Wiley Anderson - MLB</t>
   </si>
   <si>
     <t>#55 Robert Raminez - MLB</t>
   </si>
   <si>
     <t>11:02</t>
   </si>
@@ -2315,69 +2315,69 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="313.638" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>