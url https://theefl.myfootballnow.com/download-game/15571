--- v0 (2026-10-09)
+++ v1 (2026-11-05)
@@ -830,51 +830,51 @@
   <si>
     <t>BBF 47</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>2-8-BBF 47 (2:38) 7-Allan Bruner pass complete to 26-Mario Alcott to BBr 49 for 4 yards. Tackle by 40-Peter Lavelle.</t>
   </si>
   <si>
     <t>1:55</t>
   </si>
   <si>
     <t>BBr 49</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-4-BBr 49 (1:54) 7-Allan Bruner pass complete to 19-Leonard Voss to BBr 47 for 2 yards. Tackle by 40-Peter Lavelle. BBr 58-William Pulido was injured on the play.</t>
   </si>
   <si>
-    <t>#12 James Welliver - RB</t>
+    <t>#25 James Welliver - RB</t>
   </si>
   <si>
     <t>1:14</t>
   </si>
   <si>
     <t>BBr 47</t>
   </si>
   <si>
     <t>4-3-BBr 47 (1:13) 8-Richard Hunt punts 37 yards to BBr 10. 32-David Leonard to BBr 15 for 5 yards. Tackle by 67-William Smith.</t>
   </si>
   <si>
     <t>#72 Don Pilkington - DT</t>
   </si>
   <si>
     <t>1:04</t>
   </si>
   <si>
     <t>BBr 15</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>1-10-BBr 15 (1:05) 32-David Leonard ran to BBr 24 for 9 yards. Tackle by 38-Sam Adams.</t>
   </si>