--- v0 (2026-10-09)
+++ v1 (2026-11-05)
@@ -371,51 +371,51 @@
   <si>
     <t>#89 Vince Bright - WR</t>
   </si>
   <si>
     <t>#88 Stephen Brown - WR</t>
   </si>
   <si>
     <t>#14 Grant Covington - WR</t>
   </si>
   <si>
     <t>#52 Gordon Smith - LT</t>
   </si>
   <si>
     <t>#72 Robert Youmans - LG</t>
   </si>
   <si>
     <t>#61 Howard Monson - C</t>
   </si>
   <si>
     <t>#53 Timothy Ferraro - RG</t>
   </si>
   <si>
     <t>#79 Elmer Crisp - RT</t>
   </si>
   <si>
-    <t>#74 Richard Kelly - LDE</t>
+    <t>#74 Richard Kelly - RDE</t>
   </si>
   <si>
     <t>#64 Manuel Rowe - DT</t>
   </si>
   <si>
     <t>#97 Harry Simmons - DT</t>
   </si>
   <si>
     <t>#95 Alex Mitchell - LDE</t>
   </si>
   <si>
     <t>#52 Jeffrey Holcomb - MLB</t>
   </si>
   <si>
     <t>#54 William Skelton - WLB</t>
   </si>
   <si>
     <t>#48 Caleb Edwards - CB</t>
   </si>
   <si>
     <t>#29 Leon Hall - CB</t>
   </si>
   <si>
     <t>#46 Chris Martinez - CB</t>
   </si>
@@ -863,51 +863,51 @@
   <si>
     <t>BBm 48</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-BBm 48 (3:09) 34-David Johnson ran to BBm 42 for 6 yards. Tackle by 59-Jeffrey McClanahan.</t>
   </si>
   <si>
     <t>2:35</t>
   </si>
   <si>
     <t>BBm 42</t>
   </si>
   <si>
     <t>2-4-BBm 42 (2:34) 34-David Johnson ran to BBm 39 for 2 yards. Tackle by 51-Randall Griffin.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>3-2-BBm 39 (1:59) 18-George Alm pass complete to 34-David Johnson to BBm 40 for -1 yards. Tackle by 59-Jeffrey McClanahan.</t>
   </si>
   <si>
-    <t>#27 Donald Contreras - FB</t>
+    <t>#27 Donald Contreras - RB</t>
   </si>
   <si>
     <t>1:15</t>
   </si>
   <si>
     <t>BBm 40</t>
   </si>
   <si>
     <t>4-3-BBm 40 (1:14) 11-Lee Watson punts 30 yards to BBm 11.</t>
   </si>
   <si>
     <t>1:06</t>
   </si>
   <si>
     <t>BBm 11</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>1-10-BBm 11 (1:07) 11-Jose Hager pass complete to 14-Grant Covington to BBm 17 for 6 yards. Tackle by 46-Chris Martinez. 14-Grant Covington breaks down the CB.</t>
   </si>
   <si>
     <t>0:28</t>
   </si>