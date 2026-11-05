--- v0 (2026-10-07)
+++ v1 (2026-11-05)
@@ -506,54 +506,54 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-CFs 34 (12:17) 18-Bill Williams 52 yard field goal is NO GOOD. (Short)</t>
   </si>
   <si>
     <t>#9 Glen Coyle - QB</t>
   </si>
   <si>
     <t>#18 Bill Williams - K</t>
   </si>
   <si>
     <t>#76 Steven Hursey - RG</t>
   </si>
   <si>
     <t>#72 Bob Churchill - LT</t>
   </si>
   <si>
     <t>#69 Brad Nelsen - RG</t>
   </si>
   <si>
-    <t>#97 Jose Wheat - WLB</t>
-[...2 lines deleted...]
-    <t>#92 Philip Campbell - WLB</t>
+    <t>#47 Jose Wheat - WLB</t>
+  </si>
+  <si>
+    <t>#58 Philip Campbell - WLB</t>
   </si>
   <si>
     <t>#52 Timothy Suarez - MLB</t>
   </si>
   <si>
     <t>#92 Jacob Chase - RDE</t>
   </si>
   <si>
     <t>#95 Thomas Cotten - RDE</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>CFs 41</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-CFs 41 (12:14) 7-Chuck Hills pass complete to 87-Nate Cannon to HHH 50 for 9 yards. Tackle by 30-Taylor Bradley.</t>
   </si>
@@ -665,51 +665,51 @@
   <si>
     <t>3-4-HHH 42 (9:36) 7-Chuck Hills pass complete to 84-Roy Tucker for 42 yards. TOUCHDOWN! HHH 0 CFs 6</t>
   </si>
   <si>
     <t>#38 Darryl Greeson - RB</t>
   </si>
   <si>
     <t>#84 Roy Tucker - WR</t>
   </si>
   <si>
     <t>#86 Randy Allen - WR</t>
   </si>
   <si>
     <t>#43 Clifton Morrow - SS</t>
   </si>
   <si>
     <t>9:29</t>
   </si>
   <si>
     <t>HHH 15</t>
   </si>
   <si>
     <t>(9:30) Extra point GOOD by 3-Nathan Hosking. HHH 0 CFs 7</t>
   </si>
   <si>
-    <t>#11 Thomas Aragon - P</t>
+    <t>#2 Thomas Aragon - P</t>
   </si>
   <si>
     <t>#61 Peter Doyle - RG</t>
   </si>
   <si>
     <t>#76 Richard Hartley - LT</t>
   </si>
   <si>
     <t>#77 Ken Trammell - RT</t>
   </si>
   <si>
     <t>#72 Frank Raleigh - C</t>
   </si>
   <si>
     <t>#78 Esteban Castillo - RDE</t>
   </si>
   <si>
     <t>(9:30) 3-Nathan Hosking kicks 69 yards from CFs 35 to HHH -4. Touchback.</t>
   </si>
   <si>
     <t>HHH 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
@@ -2294,69 +2294,69 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="323.064" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>