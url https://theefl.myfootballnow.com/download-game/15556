--- v0 (2026-10-07)
+++ v1 (2026-11-05)
@@ -1103,51 +1103,51 @@
   <si>
     <t>#58 Jerry Richins - WLB</t>
   </si>
   <si>
     <t>#51 Charles Marr - SLB</t>
   </si>
   <si>
     <t>5:08</t>
   </si>
   <si>
     <t>(5:09) 4-Antonio Carson kicks 68 yards from MMR 35 to BBF -3. 26-Mario Alcott to BBF 21 for 24 yards. Tackle by 56-George Hinkley.</t>
   </si>
   <si>
     <t>5:03</t>
   </si>
   <si>
     <t>BBF 21</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>1-10-BBF 21 (5:04) 7-Allan Bruner pass complete to 13-Jack Calabrese to BBF 27 for 6 yards. Tackle by 30-Fabian Flores.</t>
   </si>
   <si>
-    <t>#12 James Welliver - RB</t>
+    <t>#25 James Welliver - RB</t>
   </si>
   <si>
     <t>4:30</t>
   </si>
   <si>
     <t>BBF 27</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>2-4-BBF 27 (4:29) 26-Mario Alcott ran to BBF 26 for -1 yards. Tackle by 79-Dave Valentine. 85-Timothy Fisher was completely beat on that play.</t>
   </si>
   <si>
     <t>3:53</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>3-6-BBF 26 (3:52) 26-Mario Alcott ran to BBF 36 for 10 yards. Tackle by 79-Dave Valentine. BBF 69-James Slate was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:15</t>
   </si>