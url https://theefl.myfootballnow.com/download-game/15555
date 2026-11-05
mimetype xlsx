--- v0 (2026-10-07)
+++ v1 (2026-11-05)
@@ -374,51 +374,51 @@
   <si>
     <t>#85 Stephen Pugh - TE</t>
   </si>
   <si>
     <t>#85 Sean McClure - WR</t>
   </si>
   <si>
     <t>#17 Joseph Lewis - WR</t>
   </si>
   <si>
     <t>#61 Russell Wren - LT</t>
   </si>
   <si>
     <t>#62 Jacob Ainsworth - LG</t>
   </si>
   <si>
     <t>#64 Anthony Mobley - C</t>
   </si>
   <si>
     <t>#75 Everett Ward - RG</t>
   </si>
   <si>
     <t>#67 Patrick Chambers - RT</t>
   </si>
   <si>
-    <t>#74 Richard Kelly - LDE</t>
+    <t>#74 Richard Kelly - RDE</t>
   </si>
   <si>
     <t>#64 Manuel Rowe - DT</t>
   </si>
   <si>
     <t>#95 Alex Mitchell - LDE</t>
   </si>
   <si>
     <t>#55 John Franklin - SLB</t>
   </si>
   <si>
     <t>#52 Jeffrey Holcomb - MLB</t>
   </si>
   <si>
     <t>#56 John Brown - MLB</t>
   </si>
   <si>
     <t>#54 William Skelton - WLB</t>
   </si>
   <si>
     <t>#25 Clayton Lincoln - CB</t>
   </si>
   <si>
     <t>#29 Leon Hall - CB</t>
   </si>
@@ -482,51 +482,51 @@
   <si>
     <t>2-1-BAD 43 (13:40) 41-David Hui ran to BAD 40 for 3 yards. Tackle by 52-Jeffrey Holcomb. BAD 25-Clayton Lincoln was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>BAD 40</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-BAD 40 (12:56) 32-Greg Bone ran to BAD 43 for -3 yards. Tackle by 52-Jeffrey Holcomb.</t>
   </si>
   <si>
     <t>#32 Greg Bone - RB</t>
   </si>
   <si>
     <t>#48 Caleb Edwards - CB</t>
   </si>
   <si>
-    <t>#46 Chris Martinez - SS</t>
+    <t>#46 Chris Martinez - CB</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>2-13-BAD 43 (12:19) 3-Rickey Lorusso pass complete to 17-Joseph Lewis to BAD 28 for 15 yards. Tackle by 48-Caleb Edwards.</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>BAD 28</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-BAD 28 (11:41) 3-Rickey Lorusso pass complete to 17-Joseph Lewis to BAD 21 for 7 yards. Tackle by 48-Caleb Edwards. PENALTY - Facemask (BAD 48-Caleb Edwards)</t>
   </si>
@@ -650,51 +650,51 @@
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>3-4-BAD 26 (10:52) 27-Donald Contreras ran to BAD 29 for 3 yards. Tackle by 58-William Holder.</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>BAD 29</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-BAD 29 (10:08) 11-Lee Watson punts 55 yards to SAL 16.</t>
   </si>
   <si>
     <t>#11 Lee Watson - P</t>
   </si>
   <si>
-    <t>#75 David Parker - LT</t>
+    <t>#75 David Parker - RT</t>
   </si>
   <si>
     <t>#72 Dong Glines - C</t>
   </si>
   <si>
     <t>#76 Vern Smith - LG</t>
   </si>
   <si>
     <t>9:57</t>
   </si>
   <si>
     <t>SAL 16</t>
   </si>
   <si>
     <t>1-10-SAL 16 (9:58) 3-Rickey Lorusso pass complete to 82-Anthony Ennis to SAL 29 for 12 yards. Tackle by 46-Chris Martinez.</t>
   </si>
   <si>
     <t>#59 Joshua Williams - LDE</t>
   </si>
   <si>
     <t>9:21</t>
   </si>
   <si>
     <t>SAL 29</t>
   </si>