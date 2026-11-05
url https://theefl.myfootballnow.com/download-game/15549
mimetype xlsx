--- v0 (2026-10-07)
+++ v1 (2026-11-05)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>BBd has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>BBd</t>
   </si>
   <si>
     <t>BBd 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 16-Matthew Searle kicks 75 yards from BBd 35 to LEX -10. Touchback.</t>
   </si>
   <si>
     <t>#20 John Phillips - RB</t>
   </si>
   <si>
-    <t>#24 Jim Jarvis - FS</t>
+    <t>#24 Jim Jarvis - CB</t>
   </si>
   <si>
     <t>#99 Junior Colon - MLB</t>
   </si>
   <si>
     <t>#17 Jackson Profar - CB</t>
   </si>
   <si>
     <t>#65 Mauricio Dubon - RDE</t>
   </si>
   <si>
     <t>#34 Jarad Kelenic - CB</t>
   </si>
   <si>
     <t>#4 Thomas Tucker - SS</t>
   </si>
   <si>
     <t>#46 Ozzie  Albies Jr. - CB</t>
   </si>
   <si>
     <t>#35 Eli White - CB</t>
   </si>
   <si>
     <t>#95 Tommy Robinson - DT</t>
   </si>
@@ -377,51 +377,51 @@
   <si>
     <t>#12 Clarence Smith - WR</t>
   </si>
   <si>
     <t>#72 Diego Fuentes - LT</t>
   </si>
   <si>
     <t>#63 Spencer Strider - LG</t>
   </si>
   <si>
     <t>#73 Tyler Mahle - LG</t>
   </si>
   <si>
     <t>#68 Micheal Smith - RG</t>
   </si>
   <si>
     <t>#71 Bryce Elder - RT</t>
   </si>
   <si>
     <t>#56 Ron Hurley - RDE</t>
   </si>
   <si>
     <t>#70 Ruben Dyer - LDE</t>
   </si>
   <si>
-    <t>#92 David Haynes - DT</t>
+    <t>#66 David Haynes - DT</t>
   </si>
   <si>
     <t>#58 Edward Weaver - DT</t>
   </si>
   <si>
     <t>#97 Howard Petersen - RDE</t>
   </si>
   <si>
     <t>#54 Douglas Lee - SLB</t>
   </si>
   <si>
     <t>#59 Nick Crawford - MLB</t>
   </si>
   <si>
     <t>#93 Bryan Ellington - WLB</t>
   </si>
   <si>
     <t>#42 John Finn - CB</t>
   </si>
   <si>
     <t>#30 Steven Tellez - CB</t>
   </si>
   <si>
     <t>#99 Cameron Aldridge - SS</t>
   </si>