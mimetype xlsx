--- v0 (2026-10-06)
+++ v1 (2026-10-27)
@@ -449,51 +449,51 @@
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>1-10-NTS 20 (14:59) 18-George Alm pass complete to 88-Oliver Stephens to NTS 8 for 12 yards. Tackle by 54-Timothy Rieves. 48-Donald McMahon got away with a hold on that play.</t>
   </si>
   <si>
     <t>#18 George Alm - QB</t>
   </si>
   <si>
     <t>#83 Henry Bryant - TE</t>
   </si>
   <si>
     <t>#82 Larry Thomas - WR</t>
   </si>
   <si>
     <t>#81 Joe Roberts - WR</t>
   </si>
   <si>
     <t>#89 Richard Dillon - WR</t>
   </si>
   <si>
     <t>#88 Oliver Stephens - TE</t>
   </si>
   <si>
-    <t>#77 Cory Hamilton - LT</t>
+    <t>#77 Cory Hamilton - RG</t>
   </si>
   <si>
     <t>#60 Michael Upchurch - LG</t>
   </si>
   <si>
     <t>#69 Julio Williams - C</t>
   </si>
   <si>
     <t>#79 Tailor Slap - RG</t>
   </si>
   <si>
     <t>#58 Bigger Belly - RT</t>
   </si>
   <si>
     <t>#95 John Wood - LDE</t>
   </si>
   <si>
     <t>#60 Gilbert Mead - DT</t>
   </si>
   <si>
     <t>#94 Luis Sloan - WLB</t>
   </si>
   <si>
     <t>#38 Thaddeus Beattie - CB</t>
   </si>
@@ -539,51 +539,51 @@
   <si>
     <t>#90 Ron Sullivan - SLB</t>
   </si>
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>NTS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(13:33) Extra point GOOD by 17-Daniel Jones. BAD 7 NTS 0</t>
   </si>
   <si>
     <t>#3 Charles Holt - QB</t>
   </si>
   <si>
     <t>#63 Maurice Norton - RG</t>
   </si>
   <si>
-    <t>#75 David Parker - LT</t>
+    <t>#75 David Parker - RT</t>
   </si>
   <si>
     <t>#72 Dong Glines - C</t>
   </si>
   <si>
     <t>#76 Vern Smith - LG</t>
   </si>
   <si>
     <t>#97 Vincent Romanowski - WLB</t>
   </si>
   <si>
     <t>#55 Pierre Bowman - C</t>
   </si>
   <si>
     <t>(13:33) 17-Daniel Jones kicks 75 yards from BAD 35 to NTS -10. Touchback.</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-NTS 25 (13:33) 19-Stanley Mahr pass complete to 86-Paul Bowers to NTS 31 for 6 yards. Tackle by 29-Leon Hall.</t>
   </si>
@@ -662,63 +662,63 @@
   <si>
     <t>3-4 Normal Double WR2</t>
   </si>
   <si>
     <t>3-7-NTS 49 (11:23) 21-Francisco Speaks ran to NTS 49 for 1 yards. Tackle by 64-Manuel Rowe. 57-Larry Cosper completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>#56 John Brown - MLB</t>
   </si>
   <si>
     <t>10:48</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-NTS 49 (10:47) 2-Cameron Banda punts 52 yards to BAD -1.4-7-NTS 49 (10:47) 2-Cameron Banda punts 52 yards to BAD -1. Touchback.</t>
   </si>
   <si>
     <t>#2 Cameron Banda - P</t>
   </si>
   <si>
-    <t>#74 Richard Kelly - LDE</t>
+    <t>#74 Richard Kelly - RDE</t>
   </si>
   <si>
     <t>#53 Paul Ivy - WLB</t>
   </si>
   <si>
     <t>#67 Stephen Mixon - RT</t>
   </si>
   <si>
     <t>#73 Jason Hobbs - LG</t>
   </si>
   <si>
-    <t>#33 Dean Young - SS</t>
+    <t>#33 Dean Young - FS</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>BAD 20</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-BAD 20 (10:39) 27-Donald Contreras ran to BAD 27 for 7 yards. Tackle by 94-Luis Sloan.</t>
   </si>
   <si>
     <t>#44 David Snively - FB</t>
   </si>
   <si>
     <t>9:57</t>
   </si>
   <si>
     <t>BAD 27</t>
   </si>
@@ -974,51 +974,51 @@
   <si>
     <t>BAD 37</t>
   </si>
   <si>
     <t>2-5-BAD 37 (13:35) 19-Stanley Mahr pass complete to 25-George Peters to BAD 36 for 2 yards. Tackle by 22-John Farrar.</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>BAD 36</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>3-3-BAD 36 (12:59) 19-Stanley Mahr FUMBLES recovered by NTS-58-John Waters at BAD 36. Tackle by 90-Daniel Avery.</t>
   </si>
   <si>
     <t>#42 Gene Jones - FB</t>
   </si>
   <si>
-    <t>#46 Chris Martinez - SS</t>
+    <t>#46 Chris Martinez - CB</t>
   </si>
   <si>
     <t>12:19</t>
   </si>
   <si>
     <t>4-4-BAD 36 (12:18) 2-Cameron Banda punts 28 yards to BAD 8.</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>BAD 8</t>
   </si>
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-10-BAD 8 (12:12) 18-George Alm pass complete to 83-Henry Bryant to BAD 24 for 16 yards. Tackle by 48-Donald McMahon.</t>
   </si>
   <si>
     <t>11:28</t>
   </si>