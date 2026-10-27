--- v0 (2026-10-06)
+++ v1 (2026-10-27)
@@ -560,51 +560,51 @@
   <si>
     <t>#20 Oren Olsen - WR</t>
   </si>
   <si>
     <t>#67 Jared Bailey - LT</t>
   </si>
   <si>
     <t>#63 Robert Woods - LG</t>
   </si>
   <si>
     <t>#68 Abel Fenn - RG</t>
   </si>
   <si>
     <t>#51 Ronald Grant - RG</t>
   </si>
   <si>
     <t>#79 Ivan Skavar - LT</t>
   </si>
   <si>
     <t>#94 Michael Gauthier - DT</t>
   </si>
   <si>
     <t>#71 Philip Espinoza - LDE</t>
   </si>
   <si>
-    <t>#94 Matthew Ochoa - RDE</t>
+    <t>#61 Matthew Ochoa - RDE</t>
   </si>
   <si>
     <t>#90 Victor Fetterman - MLB</t>
   </si>
   <si>
     <t>#99 Alden Brown - MLB</t>
   </si>
   <si>
     <t>10:21</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>2-10-TAC 20 (10:20) 49-Magnus Thornson ran to TAC 29 for 10 yards. Tackle by 37-Frank Bedford.</t>
   </si>
   <si>
     <t>#40 Guillermo Hood - RB</t>
   </si>
   <si>
     <t>9:41</t>
   </si>
   <si>
     <t>TAC 29</t>
   </si>