--- v0 (2026-10-06)
+++ v1 (2026-10-27)
@@ -464,51 +464,51 @@
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-CFs 41 (13:41) 7-Allan Bruner pass Pass knocked down by 26-Gary Moniz. incomplete, intended for 26-Mario Alcott.</t>
   </si>
   <si>
     <t>#23 Michael Samuel - CB</t>
   </si>
   <si>
     <t>#48 Robert Alicea - CB</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-10-CFs 41 (13:39) 13-Jack Calabrese ran to CFs 42 for -1 yards. Tackle by 59-Joseph Anderson.</t>
   </si>
   <si>
-    <t>#12 James Welliver - RB</t>
+    <t>#25 James Welliver - RB</t>
   </si>
   <si>
     <t>#85 Timothy Fisher - TE</t>
   </si>
   <si>
     <t>#97 Terry Perez - LDE</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>CFs 42</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-11-CFs 42 (12:56) 7-Allan Bruner pass complete to 19-Leonard Voss to CFs 37 for 5 yards. Tackle by 36-Max Vogt.</t>
   </si>
   <si>
     <t>12:23</t>
   </si>
@@ -758,51 +758,51 @@
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-7-BBF 21 (8:18) 38-Darryl Greeson ran to BBF 20 for a short gain. Tackle by 75-Edward Backus.</t>
   </si>
   <si>
     <t>7:44</t>
   </si>
   <si>
     <t>BBF 20</t>
   </si>
   <si>
     <t>3-6-BBF 20 (7:43) 27-Kenneth Hart ran to BBF 17 for 3 yards. Tackle by 24-Henry Burch.</t>
   </si>
   <si>
     <t>7:04</t>
   </si>
   <si>
     <t>BBF 17</t>
   </si>
   <si>
     <t>4-3-BBF 17 (7:03) 3-Nathan Hosking 35 yard field goal is NO GOOD. (Wide Left)</t>
   </si>
   <si>
-    <t>#11 Thomas Aragon - P</t>
+    <t>#2 Thomas Aragon - P</t>
   </si>
   <si>
     <t>#61 Peter Doyle - RG</t>
   </si>
   <si>
     <t>#76 Richard Hartley - LT</t>
   </si>
   <si>
     <t>#77 Ken Trammell - RT</t>
   </si>
   <si>
     <t>#72 Frank Raleigh - C</t>
   </si>
   <si>
     <t>#97 Michael Divine - SLB</t>
   </si>
   <si>
     <t>#58 Jerry Richins - WLB</t>
   </si>
   <si>
     <t>#51 Charles Marr - SLB</t>
   </si>
   <si>
     <t>6:59</t>
   </si>
@@ -2231,69 +2231,69 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="365.625" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>