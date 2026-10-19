--- v0 (2026-09-11)
+++ v1 (2026-10-19)
@@ -317,51 +317,51 @@
   <si>
     <t>#51 Raymond Sanchez - RDE</t>
   </si>
   <si>
     <t>#22 John Gray - CB</t>
   </si>
   <si>
     <t>#93 Billy Bell - RDE</t>
   </si>
   <si>
     <t>#46 Bud Reed - SS</t>
   </si>
   <si>
     <t>#74 Timothy Byars - LDE</t>
   </si>
   <si>
     <t>#95 Karl Bertram - WLB</t>
   </si>
   <si>
     <t>#58 William Holder - MLB</t>
   </si>
   <si>
     <t>#68 Eric Schooley - DT</t>
   </si>
   <si>
-    <t>#34 Albert Reed - CB</t>
+    <t>#24 Albert Reed - CB</t>
   </si>
   <si>
     <t>#17 Sherman Jones - K</t>
   </si>
   <si>
     <t>SAL</t>
   </si>
   <si>
     <t>SAL 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-SAL 25 (15:00) 41-David Hui ran to SAL 39 for 14 yards. Tackle by 33-Dane Maas.</t>
   </si>
   <si>
     <t>#3 Rickey Lorusso - QB</t>
   </si>
   <si>
     <t>#26 Jean Leblanc - FB</t>
   </si>
@@ -422,51 +422,51 @@
   <si>
     <t>#46 Woodrow Gunter - FS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>SAL 39</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-SAL 39 (14:20) 36-David Waggoner ran to SAL 38 for -1 yards. Tackle by 93-Ragnar Runels.</t>
   </si>
   <si>
     <t>#36 David Waggoner - RB</t>
   </si>
   <si>
     <t>#13 Todd Vanderpool - WR</t>
   </si>
   <si>
     <t>#90 David Rosales - MLB</t>
   </si>
   <si>
-    <t>#26 Bernard Lundquist - CB</t>
+    <t>#49 Bernard Lundquist - CB</t>
   </si>
   <si>
     <t>#25 Kermit Herring - CB</t>
   </si>
   <si>
     <t>#8 Tigger James - SS</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>SAL 38</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-11-SAL 38 (13:37) 36-David Waggoner ran to SAL 38 for a short gain. Tackle by 93-Ragnar Runels. TAC 93-Robert Shreve was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:02</t>
   </si>
@@ -578,69 +578,69 @@
   <si>
     <t>#70 Mark Heintz - RDE</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>TAC 47</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-TAC 47 (10:16) 18-George Collins pass Pass knocked down by 58-William Holder. incomplete, intended for 88-Lars Thorne. 38-Earnest Wooten got away with a hold on that play.</t>
   </si>
   <si>
     <t>#18 George Collins - QB</t>
   </si>
   <si>
     <t>#41 Eloi Thibodeaux - RB</t>
   </si>
   <si>
-    <t>#88 Lars Thorne - TE</t>
+    <t>#85 Lars Thorne - TE</t>
   </si>
   <si>
     <t>#88 Kenneth Tarin - TE</t>
   </si>
   <si>
     <t>#14 Stephen Higgins - WR</t>
   </si>
   <si>
     <t>#83 Morgan Colbert - WR</t>
   </si>
   <si>
     <t>#62 Paul Norris - LG</t>
   </si>
   <si>
     <t>#61 Raymond Decarlo - LG</t>
   </si>
   <si>
-    <t>#74 Andrew Graves - C</t>
+    <t>#55 Andrew Graves - C</t>
   </si>
   <si>
     <t>#67 Jared Bailey - LT</t>
   </si>
   <si>
     <t>#79 Ivan Skavar - LT</t>
   </si>
   <si>
     <t>#53 Alan Dale - LDE</t>
   </si>
   <si>
     <t>#72 Richard Pelletier - DT</t>
   </si>
   <si>
     <t>#98 Donald Dierking - SLB</t>
   </si>
   <si>
     <t>#21 Wayne Perez - CB</t>
   </si>
   <si>
     <t>#38 Earnest Wooten - FS</t>
   </si>
   <si>
     <t>10:11</t>
   </si>