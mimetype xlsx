--- v0 (2026-08-07)
+++ v1 (2026-08-28)
@@ -575,51 +575,51 @@
   <si>
     <t>#74 Robert Lord - LT</t>
   </si>
   <si>
     <t>#72 Michael Mobley - RG</t>
   </si>
   <si>
     <t>9:34</t>
   </si>
   <si>
     <t>ATC 11</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-ATC 11 (9:35) 15-Loyd Ward pass complete to 16-Richard Jones to ATC 22 for 11 yards. Tackle by 29-Ozzie Albies.</t>
   </si>
   <si>
     <t>#15 Loyd Ward - QB</t>
   </si>
   <si>
-    <t>#16 Richard Jones - RB</t>
+    <t>#32 Richard Jones - RB</t>
   </si>
   <si>
     <t>#10 Richard Quimby - FB</t>
   </si>
   <si>
     <t>#45 Wm Thomson - TE</t>
   </si>
   <si>
     <t>#2 James Acosta - WR</t>
   </si>
   <si>
     <t>#17 Gerald Bailey - WR</t>
   </si>
   <si>
     <t>#65 Michael Rosenbalm - LT</t>
   </si>
   <si>
     <t>#73 David Odom - LG</t>
   </si>
   <si>
     <t>#63 Paul Ward - C</t>
   </si>
   <si>
     <t>#58 Larry Ohearn - RG</t>
   </si>