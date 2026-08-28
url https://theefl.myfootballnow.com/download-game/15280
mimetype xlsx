--- v0 (2026-08-07)
+++ v1 (2026-08-28)
@@ -419,138 +419,138 @@
   <si>
     <t>#30 Steven Tellez - CB</t>
   </si>
   <si>
     <t>#43 Eric Whitney - SS</t>
   </si>
   <si>
     <t>#39 Austin Arend - FS</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>BAD 32</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-3-BAD 32 (14:25) 13-Robert Walsh ran to BAD 43 for 11 yards. Tackle by 43-Eric Whitney. BAD 60-Michael Upchurch was injured on the play. He looks like he should be able to return. BBd 90-Daniel Snow was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#13 Robert Walsh - RB</t>
+    <t>#13 Robert Walsh - WR</t>
   </si>
   <si>
     <t>#58 Edward Weaver - DT</t>
   </si>
   <si>
     <t>13:47</t>
   </si>
   <si>
     <t>BAD 43</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>1-10-BAD 43 (13:46) 18-George Alm pass complete to 1-Lenny Lightfoot to BBd 22 for 35 yards. 1-Lenny Lightfoot breaks down the CB.</t>
   </si>
   <si>
     <t>#76 Vern Smith - LG</t>
   </si>
   <si>
     <t>#56 Ron Hurley - RDE</t>
   </si>
   <si>
     <t>13:03</t>
   </si>
   <si>
     <t>BBd 22</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-BBd 22 (13:02) 18-George Alm pass complete to 13-Robert Walsh to BBd 5 for 17 yards. Tackle by 42-John Finn.</t>
   </si>
   <si>
-    <t>#84 Carlos Prime - TE</t>
+    <t>#84 Carlos Prime - FB</t>
   </si>
   <si>
     <t>#50 Richard Devita - SS</t>
   </si>
   <si>
     <t>#45 Gregory Miller - CB</t>
   </si>
   <si>
     <t>12:26</t>
   </si>
   <si>
     <t>BBd 5</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-5-BBd 5 (12:25) 44-David Snively ran to BBd 0 for 5 yards. TOUCHDOWN! BBd 99-Cameron Aldridge was injured on the play. He looks like he should be able to return. BAD 6 BBd 0</t>
   </si>
   <si>
     <t>#99 Dalton Johnson - MLB</t>
   </si>
   <si>
     <t>#55 John Hood - MLB</t>
   </si>
   <si>
     <t>#29 Rickey Smith - CB</t>
   </si>
   <si>
     <t>12:21</t>
   </si>
   <si>
     <t>BBd 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:22) Extra point GOOD by 17-Daniel Jones. BAD 7 BBd 0</t>
   </si>
   <si>
     <t>#3 Charles Holt - QB</t>
   </si>
   <si>
-    <t>#75 Kevin Williams - C</t>
+    <t>#75 Kevin Williams - LT</t>
   </si>
   <si>
     <t>#17 Daniel Jones - K</t>
   </si>
   <si>
     <t>#62 Brian Burkett - RT</t>
   </si>
   <si>
     <t>#83 Henry Bryant - TE</t>
   </si>
   <si>
     <t>#77 Cory Hamilton - LT</t>
   </si>
   <si>
     <t>#63 Maurice Norton - RG</t>
   </si>
   <si>
     <t>#96 Joseph Cleveland - WLB</t>
   </si>
   <si>
     <t>#57 Daniel Walker - SLB</t>
   </si>
   <si>
     <t>#73 William Brown - LDE</t>
   </si>