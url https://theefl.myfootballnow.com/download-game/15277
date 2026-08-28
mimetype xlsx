--- v0 (2026-08-06)
+++ v1 (2026-08-28)
@@ -449,51 +449,51 @@
   <si>
     <t>#9 Stephen Southall - SS</t>
   </si>
   <si>
     <t>#52 Douglas Cleveland - MLB</t>
   </si>
   <si>
     <t>#28 John Walmsley - CB</t>
   </si>
   <si>
     <t>ATC 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-ATC 25 (14:46) 15-Loyd Ward pass Pass knocked down by 39-Timothy Olson. incomplete, intended for 82-William Gamblin. 52-Dale Rivas got away with a hold on that play.</t>
   </si>
   <si>
     <t>#15 Loyd Ward - QB</t>
   </si>
   <si>
-    <t>#16 Richard Jones - RB</t>
+    <t>#32 Richard Jones - RB</t>
   </si>
   <si>
     <t>#10 Richard Quimby - FB</t>
   </si>
   <si>
     <t>#17 Gerald Bailey - WR</t>
   </si>
   <si>
     <t>#82 William Gamblin - WR</t>
   </si>
   <si>
     <t>#2 James Acosta - WR</t>
   </si>
   <si>
     <t>#65 Michael Rosenbalm - LT</t>
   </si>
   <si>
     <t>#73 David Odom - LG</t>
   </si>
   <si>
     <t>#63 Paul Ward - C</t>
   </si>
   <si>
     <t>#58 Larry Ohearn - RG</t>
   </si>