--- v0 (2026-08-06)
+++ v1 (2026-08-28)
@@ -713,51 +713,51 @@
   <si>
     <t>#50 Michael Martinez - WLB</t>
   </si>
   <si>
     <t>SAL 35</t>
   </si>
   <si>
     <t>(10:31) 1-Robert Perez kicks 73 yards from SAL 35 to BAD -8. Touchback.</t>
   </si>
   <si>
     <t>BAD 25</t>
   </si>
   <si>
     <t>Weak I Big HB Dive Strong</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-BAD 25 (10:31) 23-Kevin Navarro ran to BAD 38 for 13 yards. Tackle by 38-Earnest Wooten.</t>
   </si>
   <si>
     <t>#83 Henry Bryant - TE</t>
   </si>
   <si>
-    <t>#84 Carlos Prime - TE</t>
+    <t>#84 Carlos Prime - FB</t>
   </si>
   <si>
     <t>#37 Michael Bee - CB</t>
   </si>
   <si>
     <t>#38 Earnest Wooten - FS</t>
   </si>
   <si>
     <t>9:50</t>
   </si>
   <si>
     <t>BAD 38</t>
   </si>
   <si>
     <t>Singleback 4 Wide Quick Outs</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-BAD 38 (9:49) 18-George Alm pass complete to 10-Todd Thomas to BAD 48 for 11 yards. Tackle by 37-Michael Bee.</t>
   </si>
   <si>
     <t>#1 Lenny Lightfoot - RB</t>
   </si>
@@ -836,51 +836,51 @@
   <si>
     <t>3-1-SAL 1 (7:25) 23-Kevin Navarro ran to SAL 2 for -1 yards. Tackle by 95-Karl Bertram.</t>
   </si>
   <si>
     <t>6:50</t>
   </si>
   <si>
     <t>SAL 2</t>
   </si>
   <si>
     <t>4-2-SAL 2 (6:49) 23-Kevin Navarro ran for 2 yards. TOUCHDOWN! BAD 6 SAL 7</t>
   </si>
   <si>
     <t>6:46</t>
   </si>
   <si>
     <t>SAL 15</t>
   </si>
   <si>
     <t>(6:47) Extra point by 17-Daniel Jones is NO GOOD. (Wide Left)</t>
   </si>
   <si>
     <t>#3 Charles Holt - QB</t>
   </si>
   <si>
-    <t>#75 Kevin Williams - C</t>
+    <t>#75 Kevin Williams - LT</t>
   </si>
   <si>
     <t>#63 Maurice Norton - RG</t>
   </si>
   <si>
     <t>#76 Vern Smith - LG</t>
   </si>
   <si>
     <t>#77 Cory Hamilton - LT</t>
   </si>
   <si>
     <t>(6:47) 17-Daniel Jones kicks 75 yards from BAD 35 to SAL -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-SAL 25 (6:47) 41-David Hui ran to SAL 28 for 3 yards. Tackle by 29-Leon Hall.</t>
   </si>
   <si>
     <t>6:09</t>
   </si>
   <si>
     <t>SAL 28</t>
   </si>
   <si>
     <t>2-7-SAL 28 (6:08) 36-David Waggoner ran to SAL 26 for -2 yards. Tackle by 52-Jeffrey Holcomb.</t>
   </si>