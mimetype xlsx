--- v0 (2026-08-04)
+++ v1 (2026-08-28)
@@ -518,51 +518,51 @@
   <si>
     <t>#77 Philip Espinoza - LDE</t>
   </si>
   <si>
     <t>#92 Evan Chance - RDE</t>
   </si>
   <si>
     <t>12:23</t>
   </si>
   <si>
     <t>ATC 17</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-ATC 17 (12:24) 16-Richard Jones ran to ATC 18 for 1 yards. Tackle by 94-Luis Sloan.</t>
   </si>
   <si>
     <t>#15 Loyd Ward - QB</t>
   </si>
   <si>
-    <t>#16 Richard Jones - RB</t>
+    <t>#32 Richard Jones - RB</t>
   </si>
   <si>
     <t>#36 Ryan Walker - FB</t>
   </si>
   <si>
     <t>#10 Richard Quimby - FB</t>
   </si>
   <si>
     <t>#45 Wm Thomson - TE</t>
   </si>
   <si>
     <t>#84 James Bradley - TE</t>
   </si>
   <si>
     <t>#65 Michael Rosenbalm - LT</t>
   </si>
   <si>
     <t>#73 David Odom - LG</t>
   </si>
   <si>
     <t>#63 Paul Ward - C</t>
   </si>
   <si>
     <t>#58 Larry Ohearn - RG</t>
   </si>