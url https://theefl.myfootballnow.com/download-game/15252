--- v0 (2026-08-04)
+++ v1 (2026-08-28)
@@ -500,51 +500,51 @@
   <si>
     <t>#68 Daniel Fewell - C</t>
   </si>
   <si>
     <t>#93 Marshall Kemp - DT</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>BAD 34</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-BAD 34 (12:48) 18-George Alm pass complete to 89-Richard Dillon to BAD 39 for 5 yards. Tackle by 99-Jack Johnson.</t>
   </si>
   <si>
     <t>#18 George Alm - QB</t>
   </si>
   <si>
-    <t>#13 Robert Walsh - RB</t>
+    <t>#13 Robert Walsh - WR</t>
   </si>
   <si>
     <t>#44 David Snively - FB</t>
   </si>
   <si>
     <t>#88 Oliver Stephens - WR</t>
   </si>
   <si>
     <t>#82 Larry Thomas - WR</t>
   </si>
   <si>
     <t>#89 Richard Dillon - WR</t>
   </si>
   <si>
     <t>#75 David Parker - LT</t>
   </si>
   <si>
     <t>#76 Vern Smith - LG</t>
   </si>
   <si>
     <t>#72 Dong Glines - C</t>
   </si>
   <si>
     <t>#79 Tailor Slap - RG</t>
   </si>
@@ -707,51 +707,51 @@
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-5-CCr 5 (6:44) 30-Chase Brown ran for 5 yards. TOUCHDOWN! CCr 0 BAD 6</t>
   </si>
   <si>
     <t>6:41</t>
   </si>
   <si>
     <t>CCr 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(6:42) Extra point GOOD by 17-Daniel Jones. CCr 0 BAD 7</t>
   </si>
   <si>
     <t>#3 Charles Holt - QB</t>
   </si>
   <si>
-    <t>#75 Kevin Williams - C</t>
+    <t>#75 Kevin Williams - LT</t>
   </si>
   <si>
     <t>#62 Brian Burkett - RT</t>
   </si>
   <si>
     <t>#77 Cory Hamilton - LT</t>
   </si>
   <si>
     <t>#63 Maurice Norton - RG</t>
   </si>
   <si>
     <t>#60 Ronald Ward - DT</t>
   </si>
   <si>
     <t>#56 Demetrius Perez - DT</t>
   </si>
   <si>
     <t>(6:42) 17-Daniel Jones kicks 72 yards from BAD 35 to CCr -7. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
@@ -791,51 +791,51 @@
   <si>
     <t>CCr 19</t>
   </si>
   <si>
     <t>4-16-CCr 19 (6:01) PENALTY - False Start (CCr 58-Robert Cohen)</t>
   </si>
   <si>
     <t>CCr 14</t>
   </si>
   <si>
     <t>4-21-CCr 14 (6:01) 8-Andrew Andersen punts 48 yards to BAD 38. 29-Leon Hall to BAD 47 for 10 yards. Tackle by 72-Jimmy Hanson.</t>
   </si>
   <si>
     <t>5:51</t>
   </si>
   <si>
     <t>BAD 47</t>
   </si>
   <si>
     <t>Weak I Big Off Tackle Weak</t>
   </si>
   <si>
     <t>1-10-BAD 47 (5:52) 13-Robert Walsh ran to BAD 46 for -1 yards. Tackle by 77-Larry Brooking.</t>
   </si>
   <si>
-    <t>#84 Carlos Prime - TE</t>
+    <t>#84 Carlos Prime - FB</t>
   </si>
   <si>
     <t>#91 William Pare - WLB</t>
   </si>
   <si>
     <t>5:18</t>
   </si>
   <si>
     <t>2-11-BAD 46 (5:17) 18-George Alm pass Pass knocked down by 34-Pierre Carter. incomplete, intended for 89-Richard Dillon.</t>
   </si>
   <si>
     <t>5:13</t>
   </si>
   <si>
     <t>3-11-BAD 46 (5:14) 18-George Alm sacked at BAD 38 for -8 yards (67-Earnest Charette). Sack allowed by 58-Bigger Belly.</t>
   </si>
   <si>
     <t>4:31</t>
   </si>
   <si>
     <t>BAD 38</t>
   </si>
   <si>
     <t>4-19-BAD 38 (4:30) 11-Lee Watson punts 58 yards to CCr 4.</t>
   </si>
@@ -2394,51 +2394,51 @@
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="34.135" bestFit="true" customWidth="true" style="0"/>