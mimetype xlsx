--- v0 (2026-08-01)
+++ v1 (2026-08-28)
@@ -380,51 +380,51 @@
   <si>
     <t>#62 Jacob Ainsworth - LG</t>
   </si>
   <si>
     <t>#64 Anthony Mobley - C</t>
   </si>
   <si>
     <t>#75 Everett Ward - RG</t>
   </si>
   <si>
     <t>#67 Patrick Chambers - RT</t>
   </si>
   <si>
     <t>#74 Richard Kelly - LDE</t>
   </si>
   <si>
     <t>#64 Manuel Rowe - DT</t>
   </si>
   <si>
     <t>#97 Harry Simmons - DT</t>
   </si>
   <si>
     <t>#73 James Hazelton - RDE</t>
   </si>
   <si>
-    <t>#57 Jayson Nino - SLB</t>
+    <t>#57 Jayson Nino - MLB</t>
   </si>
   <si>
     <t>#52 Jeffrey Holcomb - MLB</t>
   </si>
   <si>
     <t>#53 Paul Ivy - WLB</t>
   </si>
   <si>
     <t>#25 Clayton Lincoln - CB</t>
   </si>
   <si>
     <t>#29 Leon Hall - CB</t>
   </si>
   <si>
     <t>#47 Ronald Sullivan - SS</t>
   </si>
   <si>
     <t>#22 John Farrar - FS</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>SAL 24</t>
   </si>
@@ -611,51 +611,51 @@
   <si>
     <t>8:51</t>
   </si>
   <si>
     <t>(8:52) 1-Robert Perez kicks 74 yards from SAL 35 to BAD -9. Touchback.</t>
   </si>
   <si>
     <t>#30 Chase Brown - RB</t>
   </si>
   <si>
     <t>#46 Chris Martinez - SS</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>1-10-BAD 25 (8:52) 13-Robert Walsh ran to BAD 30 for 5 yards. Tackle by 58-William Holder.</t>
   </si>
   <si>
     <t>#18 George Alm - QB</t>
   </si>
   <si>
-    <t>#13 Robert Walsh - RB</t>
+    <t>#13 Robert Walsh - WR</t>
   </si>
   <si>
     <t>#44 David Snively - FB</t>
   </si>
   <si>
     <t>#83 Henry Bryant - TE</t>
   </si>
   <si>
     <t>#88 Oliver Stephens - WR</t>
   </si>
   <si>
     <t>#89 Richard Dillon - WR</t>
   </si>
   <si>
     <t>#75 David Parker - LT</t>
   </si>
   <si>
     <t>#64 Lloyd Sherman - LG</t>
   </si>
   <si>
     <t>#72 Dong Glines - C</t>
   </si>
   <si>
     <t>#79 Tailor Slap - RG</t>
   </si>
@@ -737,51 +737,51 @@
   <si>
     <t>5:34</t>
   </si>
   <si>
     <t>SAL 8</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-3-SAL 8 (5:33) 18-George Alm pass complete to 30-Chase Brown for 8 yards. TOUCHDOWN! Pressure by 53-Alan Dale. SAL 3 BAD 6</t>
   </si>
   <si>
     <t>#37 Michael Bee - CB</t>
   </si>
   <si>
     <t>5:27</t>
   </si>
   <si>
     <t>(5:28) Extra point GOOD by 17-Daniel Jones. SAL 3 BAD 7</t>
   </si>
   <si>
     <t>#3 Charles Holt - QB</t>
   </si>
   <si>
-    <t>#75 Kevin Williams - C</t>
+    <t>#75 Kevin Williams - LT</t>
   </si>
   <si>
     <t>#62 Brian Burkett - RT</t>
   </si>
   <si>
     <t>#76 Vern Smith - LG</t>
   </si>
   <si>
     <t>#77 Cory Hamilton - LT</t>
   </si>
   <si>
     <t>#63 Maurice Norton - RG</t>
   </si>
   <si>
     <t>#76 Scott Williams - DT</t>
   </si>
   <si>
     <t>(5:28) 17-Daniel Jones kicks 75 yards from BAD 35 to SAL -10. Touchback.</t>
   </si>
   <si>
     <t>#96 Thomas McIntyre - MLB</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
@@ -1277,51 +1277,51 @@
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-14-BAD 41 (1:26) 3-Rickey Lorusso pass complete to 36-David Waggoner to BAD 37 for 3 yards. Tackle by 52-Jeffrey Holcomb.</t>
   </si>
   <si>
     <t>BAD 37</t>
   </si>
   <si>
     <t>4-11-BAD 37 (0:44) 1-Robert Perez 55 yard field goal is GOOD. SAL 20 BAD 7</t>
   </si>
   <si>
     <t>0:40</t>
   </si>
   <si>
     <t>(0:41) 1-Robert Perez kicks 75 yards from SAL 35 to BAD -10. Touchback.</t>
   </si>
   <si>
     <t>Weak I Big HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-BAD 25 (0:41) 13-Robert Walsh ran to BAD 31 for 6 yards. Tackle by 93-Billy Bell. 84-Carlos Prime missed that block completely.</t>
   </si>
   <si>
-    <t>#84 Carlos Prime - TE</t>
+    <t>#84 Carlos Prime - FB</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>2-4-BAD 31 (0:07) 13-Robert Walsh ran to BAD 36 for 6 yards. Tackle by 98-Donald Dierking.</t>
   </si>
   <si>
     <t>0:04</t>
   </si>
   <si>
     <t>0:02</t>
   </si>
   <si>
     <t>1-10-BAD 36 (0:02) 18-George Alm sacked at BAD 27 for -10 yards (68-Eric Schooley). Sack allowed by 72-Dong Glines.</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 1-Robert Perez kicks 74 yards from SAL 35 to BAD -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-BAD 25 (15:00) 13-Robert Walsh ran to BAD 28 for 3 yards. Tackle by 58-William Holder.</t>
   </si>