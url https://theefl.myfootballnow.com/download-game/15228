--- v0 (2026-07-30)
+++ v1 (2026-08-28)
@@ -497,51 +497,51 @@
   <si>
     <t>#77 Philip Espinoza - LDE</t>
   </si>
   <si>
     <t>#92 Evan Chance - RDE</t>
   </si>
   <si>
     <t>14:03</t>
   </si>
   <si>
     <t>ATC 20</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>1-10-ATC 20 (14:04) 15-Loyd Ward pass complete to 17-Gerald Bailey to ATC 24 for 4 yards. Tackle by 59-Graham Arnold. LEX 62-Michael Manning was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#15 Loyd Ward - QB</t>
   </si>
   <si>
-    <t>#16 Richard Jones - RB</t>
+    <t>#32 Richard Jones - RB</t>
   </si>
   <si>
     <t>#10 Richard Quimby - FB</t>
   </si>
   <si>
     <t>#45 Wm Thomson - TE</t>
   </si>
   <si>
     <t>#2 James Acosta - WR</t>
   </si>
   <si>
     <t>#65 Michael Rosenbalm - LT</t>
   </si>
   <si>
     <t>#73 David Odom - LG</t>
   </si>
   <si>
     <t>#63 Paul Ward - C</t>
   </si>
   <si>
     <t>#58 Larry Ohearn - RG</t>
   </si>
   <si>
     <t>#67 Robert Alexander - RT</t>
   </si>