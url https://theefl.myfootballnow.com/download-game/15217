--- v0 (2026-07-30)
+++ v1 (2026-08-28)
@@ -452,51 +452,51 @@
   <si>
     <t>BAD 37</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>1-10-BAD 37 (13:37) PENALTY - False Start (BBd 69-Dudley Perry)</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>BAD 42</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>3-4 Normal Double WR2</t>
   </si>
   <si>
     <t>1-15-BAD 42 (13:37) 11-Matthew Huneycutt ran to BAD 29 for 12 yards. 11-Matthew Huneycutt slides to avoid being hit.</t>
   </si>
   <si>
-    <t>#55 John Franklin - MLB</t>
+    <t>#55 John Franklin - SLB</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>Timeout BBd</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>BAD 29</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>2-3-BAD 29 (13:01) 41-Ollie Humphrey ran to BAD 25 for 4 yards. Tackle by 22-John Farrar.</t>
   </si>
   <si>
     <t>#80 Anthony Wilson - TE</t>
   </si>
@@ -551,51 +551,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-14-BAD 29 (10:43) 16-Matthew Searle 46 yard field goal is GOOD. BBd 3 BAD 0</t>
   </si>
   <si>
     <t>#16 Matthew Searle - K</t>
   </si>
   <si>
     <t>#79 Nicholas Manrique - RG</t>
   </si>
   <si>
     <t>#67 Eric McCandless - LT</t>
   </si>
   <si>
     <t>#40 Gerardo Montgomery - SLB</t>
   </si>
   <si>
     <t>#93 Marshall Kemp - DT</t>
   </si>
   <si>
-    <t>#57 Jayson Nino - SLB</t>
+    <t>#57 Jayson Nino - MLB</t>
   </si>
   <si>
     <t>#32 Jose Frazier - CB</t>
   </si>
   <si>
     <t>#21 Mark Sae - CB</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>BBd 35</t>
   </si>
   <si>
     <t>(10:39) 16-Matthew Searle kicks 69 yards from BBd 35 to BAD -4. 87-Marcus Light for 105yards. TOUCHDOWN! BBd 3 BAD 6</t>
   </si>
   <si>
     <t>#87 Marcus Light - WR</t>
   </si>
   <si>
     <t>#20 Harold Sierra - CB</t>
   </si>
   <si>
     <t>10:24</t>
   </si>
@@ -713,57 +713,57 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-15-BBd 39 (8:12) 9-Gil Meier punts 46 yards to BAD 16. Fair Catch by 87-Marcus Light.</t>
   </si>
   <si>
     <t>#9 Gil Meier - P</t>
   </si>
   <si>
     <t>8:04</t>
   </si>
   <si>
     <t>BAD 16</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Man</t>
   </si>
   <si>
     <t>1-10-BAD 16 (8:05) 18-George Alm pass Pass knocked down by 42-John Finn. incomplete, intended for 13-Robert Walsh.</t>
   </si>
   <si>
     <t>#30 Chase Brown - RB</t>
   </si>
   <si>
-    <t>#13 Robert Walsh - RB</t>
+    <t>#13 Robert Walsh - WR</t>
   </si>
   <si>
     <t>#89 Richard Dillon - WR</t>
   </si>
   <si>
-    <t>#85 William Wicker - WR</t>
+    <t>#11 William Wicker - WR</t>
   </si>
   <si>
     <t>#79 Tailor Slap - RG</t>
   </si>
   <si>
     <t>#93 Bryan Ellington - WLB</t>
   </si>
   <si>
     <t>#42 John Finn - CB</t>
   </si>
   <si>
     <t>#30 Steven Tellez - CB</t>
   </si>
   <si>
     <t>8:01</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-BAD 16 (8:02) 30-Chase Brown ran to BAD 27 for 11 yards. Tackle by 39-Austin Arend.</t>
   </si>
@@ -890,51 +890,51 @@
   <si>
     <t>BAD 28</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Strong Man Strong Zone Weak</t>
   </si>
   <si>
     <t>2-7-BAD 28 (4:18) 30-Chase Brown ran to BAD 39 for 10 yards. Tackle by 59-Nick Crawford.</t>
   </si>
   <si>
     <t>3:38</t>
   </si>
   <si>
     <t>BAD 39</t>
   </si>
   <si>
     <t>Weak I Big WR Post TE Out</t>
   </si>
   <si>
     <t>1-10-BAD 39 (3:37) 18-George Alm sacked at BAD 31 for -8 yards (59-Nick Crawford)</t>
   </si>
   <si>
-    <t>#84 Carlos Prime - TE</t>
+    <t>#84 Carlos Prime - FB</t>
   </si>
   <si>
     <t>#56 Ron Hurley - RDE</t>
   </si>
   <si>
     <t>2:58</t>
   </si>
   <si>
     <t>4-3 Normal 4 Deep Zone Under</t>
   </si>
   <si>
     <t>2-18-BAD 31 (2:57) 18-George Alm pass complete to 30-Chase Brown to BAD 33 for 2 yards. Tackle by 42-John Finn.</t>
   </si>
   <si>
     <t>2:14</t>
   </si>
   <si>
     <t>BAD 33</t>
   </si>
   <si>
     <t>3-15-BAD 33 (2:13) 18-George Alm pass Pass knocked down by 59-Nick Crawford. incomplete, intended for 23-Kevin Navarro.</t>
   </si>
   <si>
     <t>2:08</t>
   </si>
@@ -1004,51 +1004,51 @@
   <si>
     <t>0:05</t>
   </si>
   <si>
     <t>BAD 26</t>
   </si>
   <si>
     <t>2-6-BAD 26 (0:04) 18-George Alm pass complete to 85-William Wicker to BAD 36 for 10 yards. Tackle by 30-Steven Tellez. BAD 72-Dong Glines was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>BAD 36</t>
   </si>
   <si>
     <t>Nickel Strong FS CB3 Blitz</t>
   </si>
   <si>
     <t>1-10-BAD 36 (15:00) 30-Chase Brown ran to BAD 36 for 1 yards. Tackle by 39-Austin Arend.</t>
   </si>
   <si>
-    <t>#75 Kevin Williams - C</t>
+    <t>#75 Kevin Williams - LT</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>2-9-BAD 36 (14:23) 18-George Alm pass Pass knocked down by 99-Cameron Aldridge. incomplete, intended for 13-Robert Walsh.</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>3-9-BAD 36 (14:21) 30-Chase Brown ran to BAD 46 for 9 yards. Tackle by 42-John Finn.</t>
   </si>
   <si>
     <t>13:46</t>
   </si>
   <si>
     <t>BAD 46</t>
   </si>
@@ -2303,51 +2303,51 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="321.921" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="25.851" bestFit="true" customWidth="true" style="0"/>