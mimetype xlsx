--- v1 (2026-09-09)
+++ v2 (2026-09-29)
@@ -296,51 +296,51 @@
   <si>
     <t>BBm</t>
   </si>
   <si>
     <t>BBm 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-Robert Johnson kicks 74 yards from BBm 35 to SAL -9. Touchback.</t>
   </si>
   <si>
     <t>#41 David Hui - RB</t>
   </si>
   <si>
     <t>#22 John Gray - CB</t>
   </si>
   <si>
     <t>#51 Raymond Sanchez - RDE</t>
   </si>
   <si>
-    <t>#34 Albert Reed - CB</t>
+    <t>#24 Albert Reed - CB</t>
   </si>
   <si>
     <t>#93 Mitchell Leung - DT</t>
   </si>
   <si>
     <t>#46 Bud Reed - SS</t>
   </si>
   <si>
     <t>#74 Timothy Byars - LDE</t>
   </si>
   <si>
     <t>#58 William Holder - MLB</t>
   </si>
   <si>
     <t>#95 Karl Bertram - WLB</t>
   </si>
   <si>
     <t>#42 Lyndon Pinegar - FS</t>
   </si>
   <si>
     <t>#93 Billy Bell - RDE</t>
   </si>
   <si>
     <t>#12 Robert Johnson - K</t>
   </si>
@@ -368,150 +368,150 @@
   <si>
     <t>#85 Stephen Pugh - TE</t>
   </si>
   <si>
     <t>#85 Sean McClure - WR</t>
   </si>
   <si>
     <t>#16 Larry Mack - WR</t>
   </si>
   <si>
     <t>#69 Hector Longoria - LT</t>
   </si>
   <si>
     <t>#62 Jacob Ainsworth - LG</t>
   </si>
   <si>
     <t>#64 Anthony Mobley - C</t>
   </si>
   <si>
     <t>#75 Everett Ward - RG</t>
   </si>
   <si>
     <t>#67 Patrick Chambers - RT</t>
   </si>
   <si>
-    <t>#79 Ralph Johnson - LDE</t>
+    <t>#79 Ralph Johnson - DT</t>
   </si>
   <si>
     <t>#4 Joseph Hubbs - LDE</t>
   </si>
   <si>
     <t>#51 Randall Griffin - DT</t>
   </si>
   <si>
-    <t>#78 Wayne Schultz - RDE</t>
+    <t>#98 Wayne Schultz - RDE</t>
   </si>
   <si>
     <t>#59 Jeffrey McClanahan - SLB</t>
   </si>
   <si>
-    <t>#94 Alan Duong - MLB</t>
+    <t>#94 Alan Duong - SLB</t>
   </si>
   <si>
     <t>#93 Harry Wright - WLB</t>
   </si>
   <si>
     <t>#2 Francis Sharma - CB</t>
   </si>
   <si>
     <t>#47 John Viola - CB</t>
   </si>
   <si>
     <t>#31 Gus Weber - CB</t>
   </si>
   <si>
     <t>#33 Ryan Keller - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>SAL 15</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-20-SAL 15 (14:57) 36-David Waggoner ran to SAL 26 for 11 yards. Tackle by 41-Billy Adams.</t>
   </si>
   <si>
     <t>#36 David Waggoner - RB</t>
   </si>
   <si>
     <t>#19 Wesley Miller - WR</t>
   </si>
   <si>
     <t>#1 Michael Woodrum - DT</t>
   </si>
   <si>
     <t>#35 Robert Higgins - SS</t>
   </si>
   <si>
     <t>#41 Billy Adams - SS</t>
   </si>
   <si>
-    <t>#36 Tommy Clark - FS</t>
+    <t>#36 Tommy Clark - SS</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>SAL 26</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-9-SAL 26 (14:11) 3-Rickey Lorusso pass complete to 85-Stephen Pugh to SAL 32 for 7 yards. Tackle by 93-Harry Wright. BBm 4-Joseph Hubbs was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#55 Brian Fox - RDE</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>SAL 32</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>3-3-SAL 32 (13:36) 41-David Hui ran to SAL 33 for a short gain. Tackle by 94-Alan Duong. SAL 39-Timothy Dailey was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#89 Robert Anderson - TE</t>
+    <t>#87 Robert Anderson - TE</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>SAL 33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-SAL 33 (12:52) 6-Jerry Larkin punts 45 yards to BBm 22. 88-Stephen Brown FUMBLES recovered by BBm-88-Stephen Brown at BBm 22. Tackle by 34-Albert Reed.</t>
   </si>
   <si>
     <t>#6 Jerry Larkin - P</t>
   </si>
   <si>
     <t>#88 Stephen Brown - WR</t>
   </si>
   <si>
     <t>#46 Thomas Jones - SLB</t>
   </si>
@@ -812,51 +812,51 @@
   <si>
     <t>3-10-BBm 41 (3:09) 16-Benjamin Massey pass Pass knocked down by 27-Raymond Finnegan. incomplete, intended for 84-Robert Lucero. Pressure by 90-Mitchell Leung.</t>
   </si>
   <si>
     <t>3:04</t>
   </si>
   <si>
     <t>4-10-BBm 41 (3:05) 3-Jamel Best punts 52 yards to SAL 8. Fair Catch by 16-Larry Mack.</t>
   </si>
   <si>
     <t>2:57</t>
   </si>
   <si>
     <t>SAL 8</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Slot Cross</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-SAL 8 (2:58) 3-Rickey Lorusso pass Pass knocked down by 2-Francis Sharma. incomplete, intended for 85-Sean McClure.</t>
   </si>
   <si>
-    <t>#16 Todd Vanderpool - WR</t>
+    <t>#13 Todd Vanderpool - WR</t>
   </si>
   <si>
     <t>#85 Kenneth Clemens - WR</t>
   </si>
   <si>
     <t>2:54</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-10-SAL 8 (2:55) 41-David Hui ran to SAL 9 for 1 yards. Tackle by 59-Jeffrey McClanahan.</t>
   </si>
   <si>
     <t>2:12</t>
   </si>
   <si>
     <t>SAL 9</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>
   <si>
     <t>3-9-SAL 9 (2:11) 3-Rickey Lorusso pass Pass knocked down by 35-Robert Higgins. incomplete, intended for 16-Todd Vanderpool.</t>
   </si>
@@ -965,51 +965,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-SAL 37 (13:41) 12-Robert Johnson 55 yard field goal is GOOD. BBm 3 SAL 0</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>(13:37) 12-Robert Johnson kicks 73 yards from BBm 35 to SAL -8. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-4 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-SAL 25 (13:37) 3-Rickey Lorusso pass complete to 41-David Hui to SAL 28 for 3 yards. Tackle by 31-Gus Weber. 41-David Hui made a great move on the CB.</t>
   </si>
   <si>
-    <t>#50 Manuel Pitt - MLB</t>
+    <t>#90 Manuel Pitt - MLB</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>SAL 28</t>
   </si>
   <si>
     <t>2-7-SAL 28 (12:53) 3-Rickey Lorusso pass complete to 82-Anthony Ennis to SAL 38 for 10 yards. Tackle by 41-Billy Adams.</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>SAL 38</t>
   </si>
   <si>
     <t>1-10-SAL 38 (12:19) 36-David Waggoner ran to SAL 39 for 1 yards. Tackle by 78-Wayne Schultz.</t>
   </si>
   <si>
     <t>11:44</t>
   </si>
   <si>
     <t>SAL 39</t>
   </si>