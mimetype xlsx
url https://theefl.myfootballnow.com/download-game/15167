--- v2 (2026-09-29)
+++ v3 (2026-11-08)
@@ -422,51 +422,51 @@
   <si>
     <t>#33 Ryan Keller - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>SAL 15</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>1-20-SAL 15 (14:57) 36-David Waggoner ran to SAL 26 for 11 yards. Tackle by 41-Billy Adams.</t>
   </si>
   <si>
     <t>#36 David Waggoner - RB</t>
   </si>
   <si>
     <t>#19 Wesley Miller - WR</t>
   </si>
   <si>
-    <t>#1 Michael Woodrum - DT</t>
+    <t>#51 Michael Woodrum - WLB</t>
   </si>
   <si>
     <t>#35 Robert Higgins - SS</t>
   </si>
   <si>
     <t>#41 Billy Adams - SS</t>
   </si>
   <si>
     <t>#36 Tommy Clark - SS</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>SAL 26</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-9-SAL 26 (14:11) 3-Rickey Lorusso pass complete to 85-Stephen Pugh to SAL 32 for 7 yards. Tackle by 93-Harry Wright. BBm 4-Joseph Hubbs was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -578,51 +578,51 @@
   <si>
     <t>#21 Wayne Perez - CB</t>
   </si>
   <si>
     <t>#27 Raymond Finnegan - SS</t>
   </si>
   <si>
     <t>#38 Earnest Wooten - FS</t>
   </si>
   <si>
     <t>12:03</t>
   </si>
   <si>
     <t>BBm 20</t>
   </si>
   <si>
     <t>Strong I Big Backfield Drag</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-11-BBm 20 (12:02) 16-Benjamin Massey pass complete to 48-Zachary Marroquin to BBm 21 for 1 yards. Tackle by 21-Wayne Perez.</t>
   </si>
   <si>
-    <t>#34 Zachary Marroquin - FB</t>
+    <t>#40 Zachary Marroquin - TE</t>
   </si>
   <si>
     <t>#82 Christopher Morgan - TE</t>
   </si>
   <si>
     <t>#23 Jordan Carney - CB</t>
   </si>
   <si>
     <t>11:24</t>
   </si>
   <si>
     <t>BBm 21</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>3-11-BBm 21 (11:23) 13-Jack Calabrese ran to BBm 20 for -1 yards. Tackle by 58-William Holder.</t>
   </si>
   <si>
     <t>#42 Jesse Peterson - RB</t>
   </si>
@@ -2230,92 +2230,92 @@
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">