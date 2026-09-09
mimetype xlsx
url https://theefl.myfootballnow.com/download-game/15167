--- v0 (2026-07-11)
+++ v1 (2026-09-09)
@@ -602,51 +602,51 @@
   <si>
     <t>#34 Zachary Marroquin - FB</t>
   </si>
   <si>
     <t>#82 Christopher Morgan - TE</t>
   </si>
   <si>
     <t>#23 Jordan Carney - CB</t>
   </si>
   <si>
     <t>11:24</t>
   </si>
   <si>
     <t>BBm 21</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>3-11-BBm 21 (11:23) 13-Jack Calabrese ran to BBm 20 for -1 yards. Tackle by 58-William Holder.</t>
   </si>
   <si>
-    <t>#12 Jesse Peterson - RB</t>
+    <t>#42 Jesse Peterson - RB</t>
   </si>
   <si>
     <t>10:41</t>
   </si>
   <si>
     <t>4-12-BBm 20 (10:40) 3-Jamel Best punts 43 yards to SAL 37. Fair Catch by 16-Larry Mack.</t>
   </si>
   <si>
     <t>#3 Jamel Best - P</t>
   </si>
   <si>
     <t>#74 Richard Boyd - LT</t>
   </si>
   <si>
     <t>#67 Bobby Carter - LT</t>
   </si>
   <si>
     <t>#57 Phillip Tindle - C</t>
   </si>
   <si>
     <t>10:33</t>
   </si>
   <si>
     <t>SAL 37</t>
   </si>