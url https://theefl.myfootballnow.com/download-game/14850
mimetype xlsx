--- v4 (2026-09-09)
+++ v5 (2026-09-29)
@@ -395,51 +395,51 @@
   <si>
     <t>#56 David Solano - LDE</t>
   </si>
   <si>
     <t>#98 Bryant Block - DT</t>
   </si>
   <si>
     <t>#93 Marshall Kemp - DT</t>
   </si>
   <si>
     <t>#73 James Hazelton - RDE</t>
   </si>
   <si>
     <t>#55 John Hood - MLB</t>
   </si>
   <si>
     <t>#25 Clayton Lincoln - CB</t>
   </si>
   <si>
     <t>#7 Frank Sherrod - CB</t>
   </si>
   <si>
     <t>#21 Mark Sae - CB</t>
   </si>
   <si>
-    <t>#20 Harold Sierra - CB</t>
+    <t>#20 Harold Sierra - FS</t>
   </si>
   <si>
     <t>#47 Ronald Sullivan - SS</t>
   </si>
   <si>
     <t>#22 John Farrar - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>2-10-MFs 25 (14:58) 27-Kenneth Hart ran to MFs 33 for 8 yards. Tackle by 43-Sylvester Thompson.</t>
   </si>
   <si>
     <t>#83 Travis Cox - WR</t>
   </si>
   <si>
     <t>#99 Sylvester Thompson - SLB</t>
   </si>
@@ -500,87 +500,87 @@
   <si>
     <t>#52 Jeffrey Holcomb - MLB</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>BAD 17</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-BAD 17 (13:41) 30-Donald Contreras ran to BAD 22 for 5 yards. Tackle by 58-Clarence Truitt.</t>
   </si>
   <si>
     <t>#18 George Alm - QB</t>
   </si>
   <si>
     <t>#27 Donald Contreras - RB</t>
   </si>
   <si>
     <t>#83 Henry Bryant - TE</t>
   </si>
   <si>
-    <t>#13 Robert Walsh - WR</t>
-[...2 lines deleted...]
-    <t>#88 Oliver Stephens - WR</t>
+    <t>#13 Robert Walsh - TE</t>
+  </si>
+  <si>
+    <t>#88 Oliver Stephens - TE</t>
   </si>
   <si>
     <t>#89 Richard Dillon - WR</t>
   </si>
   <si>
     <t>#75 David Parker - LT</t>
   </si>
   <si>
     <t>#66 Lee Dreiling - RG</t>
   </si>
   <si>
     <t>#69 Julio Williams - C</t>
   </si>
   <si>
     <t>#79 Tailor Slap - RG</t>
   </si>
   <si>
     <t>#58 Bigger Belly - RT</t>
   </si>
   <si>
     <t>#98 Phillip Yu - DT</t>
   </si>
   <si>
-    <t>#57 Richard Davis - MLB</t>
+    <t>#57 Richard Davis - SLB</t>
   </si>
   <si>
     <t>#58 Clarence Truitt - WLB</t>
   </si>
   <si>
     <t>#26 Maria Fox - CB</t>
   </si>
   <si>
-    <t>#40 Dirk Lush - SS</t>
+    <t>#40 Dirk Lush - FS</t>
   </si>
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>BAD 22</t>
   </si>
   <si>
     <t>Singleback 4 Wide Quick Outs</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-5-BAD 22 (12:55) 18-George Alm pass complete to 88-Oliver Stephens to BAD 34 for 12 yards. Tackle by 36-Max Vogt.</t>
   </si>
   <si>
     <t>#80 Michael Lee - WR</t>
   </si>
   <si>
     <t>#89 Donald Derryberry - WR</t>
   </si>
   <si>
     <t>12:18</t>
   </si>
@@ -713,51 +713,51 @@
   <si>
     <t>#81 Eddie Gooding - TE</t>
   </si>
   <si>
     <t>9:02</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-10-MFs 25 (9:01) 6-Robert Clark pass complete to 27-Kenneth Hart to MFs 27 for 3 yards. Tackle by 7-Frank Sherrod.</t>
   </si>
   <si>
     <t>8:21</t>
   </si>
   <si>
     <t>CFs 27</t>
   </si>
   <si>
     <t>4-8-MFs 27 (8:20) 2-Ernesto Garcia punts 47 yards to BAD 25. Fair Catch by 38-Bobbie Travis.</t>
   </si>
   <si>
-    <t>#54 Ben Varela - WLB</t>
+    <t>#51 Ben Varela - WLB</t>
   </si>
   <si>
     <t>8:13</t>
   </si>
   <si>
     <t>BAD 25</t>
   </si>
   <si>
     <t>1-10-BAD 25 (8:14) 18-George Alm pass Pass knocked down by 40-Dirk Lush. incomplete, intended for 13-Robert Walsh.</t>
   </si>
   <si>
     <t>8:09</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>2-10-BAD 25 (8:10) 18-George Alm pass Pass knocked down by 26-Maria Fox. incomplete, intended for 84-Richard Dillon. 26-Maria Fox got away with a hold on that play. BAD 69-Julio Williams was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:06</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
@@ -830,51 +830,51 @@
   <si>
     <t>#13 Doug Brown - WR</t>
   </si>
   <si>
     <t>#15 John Denton - WR</t>
   </si>
   <si>
     <t>4:36</t>
   </si>
   <si>
     <t>BAD 49</t>
   </si>
   <si>
     <t>1-10-BAD 49 (4:35) 6-Robert Clark pass Pass knocked down by 21-Mark Sae. incomplete, intended for 83-Travis Cox.</t>
   </si>
   <si>
     <t>4:32</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-BAD 49 (4:33) 32-Charley Slick ran to BAD 50 for -1 yards. Tackle by 52-Jeffrey Holcomb.</t>
   </si>
   <si>
-    <t>#57 Jayson Nino - MLB</t>
+    <t>#57 Jayson Nino - SLB</t>
   </si>
   <si>
     <t>3:56</t>
   </si>
   <si>
     <t>BAD 50</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>3-11-BAD 50 (3:55) 6-Robert Clark pass complete to 44-Kevin Berta to BAD 31 for 19 yards. Tackle by 24-Ralph Wade.</t>
   </si>
   <si>
     <t>3:10</t>
   </si>
   <si>
     <t>BAD 31</t>
   </si>
   <si>
     <t>1-10-BAD 31 (3:09) 34-Wendell Cobb ran to BAD 27 for 4 yards. Tackle by 43-Sylvester Thompson.</t>
   </si>
   <si>
     <t>2:25</t>
   </si>
@@ -899,51 +899,51 @@
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>3-7-BAD 28 (1:46) 27-Kenneth Hart ran to BAD 29 for a short loss. Tackle by 43-Sylvester Thompson.</t>
   </si>
   <si>
     <t>#28 William Duprey - RB</t>
   </si>
   <si>
     <t>1:12</t>
   </si>
   <si>
     <t>BAD 29</t>
   </si>
   <si>
     <t>4-8-BAD 29 (1:11) 4-Antonio Carson 47 yard field goal is GOOD. BAD 3 MFs 3</t>
   </si>
   <si>
     <t>#4 Antonio Carson - K</t>
   </si>
   <si>
     <t>#76 Richard Hartley - LT</t>
   </si>
   <si>
-    <t>#72 George Ramos - C</t>
+    <t>#79 George Ramos - C</t>
   </si>
   <si>
     <t>#70 Johnny Sellers - MLB</t>
   </si>
   <si>
     <t>1:06</t>
   </si>
   <si>
     <t>(1:07) 4-Antonio Carson kicks 74 yards from MFs 35 to BAD -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-BAD 25 (1:07) 18-George Alm pass complete to 30-Donald Contreras to BAD 34 for 9 yards. Tackle by 58-Clarence Truitt. 30-Donald Contreras did some fancy footwork there.</t>
   </si>
   <si>
     <t>0:23</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>2-1-BAD 34 (0:22) 18-George Alm pass incomplete, intended for 13-Robert Walsh.</t>
   </si>
   <si>
     <t>#53 John McKay - SLB</t>
   </si>