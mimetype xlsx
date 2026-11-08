--- v5 (2026-09-29)
+++ v6 (2026-11-08)
@@ -314,51 +314,51 @@
   <si>
     <t>#21 Curtis Norton - SS</t>
   </si>
   <si>
     <t>#48 Robert Alicea - CB</t>
   </si>
   <si>
     <t>#54 Ian Clary - MLB</t>
   </si>
   <si>
     <t>#51 Benny Mackey - SLB</t>
   </si>
   <si>
     <t>#56 John Williams - MLB</t>
   </si>
   <si>
     <t>#90 Lee Peebles - LDE</t>
   </si>
   <si>
     <t>#63 Rogelio Bland - DT</t>
   </si>
   <si>
     <t>#92 Jacob Chase - RDE</t>
   </si>
   <si>
-    <t>#99 Arnold Moncada - DT</t>
+    <t>#72 Arnold Moncada - DT</t>
   </si>
   <si>
     <t>#36 Max Vogt - CB</t>
   </si>
   <si>
     <t>#8 Jerry Horne - K</t>
   </si>
   <si>
     <t>CFs</t>
   </si>
   <si>
     <t>CFs 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-MFs 25 (15:00) 6-Robert Clark pass incomplete, intended for 88-Keith Torres.</t>
   </si>
   <si>
     <t>#7 Robert Clark - QB</t>
   </si>
@@ -509,72 +509,72 @@
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-BAD 17 (13:41) 30-Donald Contreras ran to BAD 22 for 5 yards. Tackle by 58-Clarence Truitt.</t>
   </si>
   <si>
     <t>#18 George Alm - QB</t>
   </si>
   <si>
     <t>#27 Donald Contreras - RB</t>
   </si>
   <si>
     <t>#83 Henry Bryant - TE</t>
   </si>
   <si>
     <t>#13 Robert Walsh - TE</t>
   </si>
   <si>
     <t>#88 Oliver Stephens - TE</t>
   </si>
   <si>
     <t>#89 Richard Dillon - WR</t>
   </si>
   <si>
-    <t>#75 David Parker - LT</t>
+    <t>#75 David Parker - RT</t>
   </si>
   <si>
     <t>#66 Lee Dreiling - RG</t>
   </si>
   <si>
     <t>#69 Julio Williams - C</t>
   </si>
   <si>
     <t>#79 Tailor Slap - RG</t>
   </si>
   <si>
     <t>#58 Bigger Belly - RT</t>
   </si>
   <si>
     <t>#98 Phillip Yu - DT</t>
   </si>
   <si>
     <t>#57 Richard Davis - SLB</t>
   </si>
   <si>
-    <t>#58 Clarence Truitt - WLB</t>
+    <t>#54 Clarence Truitt - WLB</t>
   </si>
   <si>
     <t>#26 Maria Fox - CB</t>
   </si>
   <si>
     <t>#40 Dirk Lush - FS</t>
   </si>
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>BAD 22</t>
   </si>
   <si>
     <t>Singleback 4 Wide Quick Outs</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-5-BAD 22 (12:55) 18-George Alm pass complete to 88-Oliver Stephens to BAD 34 for 12 yards. Tackle by 36-Max Vogt.</t>
   </si>
   <si>
     <t>#80 Michael Lee - WR</t>
   </si>