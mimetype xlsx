--- v0 (2026-03-31)
+++ v1 (2026-05-14)
@@ -311,105 +311,105 @@
   <si>
     <t>#52 Jack Marshall - DT</t>
   </si>
   <si>
     <t>#6 Gordon Scarbrough - LDE</t>
   </si>
   <si>
     <t>#92 Richard Drewes - SLB</t>
   </si>
   <si>
     <t>#66 Larry Condon - LDE</t>
   </si>
   <si>
     <t>#39 Albert Benoit - FS</t>
   </si>
   <si>
     <t>#59 Daniel Snow - LDE</t>
   </si>
   <si>
     <t>#38 Derrick Collins - SS</t>
   </si>
   <si>
     <t>#71 Mark Carter - DT</t>
   </si>
   <si>
-    <t>#93 Darius Dick - MLB</t>
+    <t>#54 Darius Dick - MLB</t>
   </si>
   <si>
     <t>#17 George  Blanda - K</t>
   </si>
   <si>
     <t>MTL</t>
   </si>
   <si>
     <t>MTL 25</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 25 (15:00) 17-Ricky Marlin pass complete to 34-Shawn Hinderliter to MTL 27 for 2 yards. Tackle by 22-Winn McMillions.</t>
   </si>
   <si>
     <t>#17 Ricky Marlin - QB</t>
   </si>
   <si>
     <t>#34 Shawn Hinderliter - RB</t>
   </si>
   <si>
     <t>#31 Ralph West - FB</t>
   </si>
   <si>
     <t>#12 Irving Fair - WR</t>
   </si>
   <si>
     <t>#81 Christopher Robinson - WR</t>
   </si>
   <si>
-    <t>#89 Vince Scoggins - WR</t>
+    <t>#12 Vince Scoggins - WR</t>
   </si>
   <si>
     <t>#70 David Quintana - LT</t>
   </si>
   <si>
     <t>#58 Joe McCusker - LG</t>
   </si>
   <si>
     <t>#64 Ricky Trotter - C</t>
   </si>
   <si>
     <t>#69 William Weber - RG</t>
   </si>
   <si>
     <t>#78 Russell Wren - RT</t>
   </si>
   <si>
-    <t>#75 Walter Riley - RDE</t>
+    <t>#75 Walter Riley - LDE</t>
   </si>
   <si>
     <t>#55 Prince Steadman - DT</t>
   </si>
   <si>
     <t>#72 Curly Culp - DT</t>
   </si>
   <si>
     <t>#73 Randy Raggs - RDE</t>
   </si>
   <si>
     <t>#28 Jerome Grant - WLB</t>
   </si>
   <si>
     <t>#99 Herman Doucette - MLB</t>
   </si>
   <si>
     <t>#56 David Daniels - WLB</t>
   </si>
   <si>
     <t>#24 Mightee Sampson - CB</t>
   </si>
   <si>
     <t>#23 Lem Barney - CB</t>
   </si>
@@ -542,96 +542,96 @@
   <si>
     <t>1-10-NVr 17 (12:44) 1-Normand Billups pass complete to 35-Kellen Winslow to NVr 31 for 14 yards. Tackle by 38-Derrick Collins.</t>
   </si>
   <si>
     <t>#1 Normand Billups - QB</t>
   </si>
   <si>
     <t>#49 Cha Ching - RB</t>
   </si>
   <si>
     <t>#86 Jackie Smith - TE</t>
   </si>
   <si>
     <t>#12 Drew Thibodeaux - WR</t>
   </si>
   <si>
     <t>#35 Kellen Winslow - TE</t>
   </si>
   <si>
     <t>#2 Preston Chango - WR</t>
   </si>
   <si>
     <t>#63 Henery D'8th - LT</t>
   </si>
   <si>
-    <t>#61 Michael Oquinn - LT</t>
+    <t>#61 Michael Oquinn - LG</t>
   </si>
   <si>
     <t>#68 Adam Twelve   - C</t>
   </si>
   <si>
     <t>#67 Dick Barwegan - RG</t>
   </si>
   <si>
     <t>#60 Spencer Schwellenbach - RT</t>
   </si>
   <si>
     <t>#95 Lonnie Matthews - LDE</t>
   </si>
   <si>
     <t>#54 Richard Pelletier - DT</t>
   </si>
   <si>
     <t>#50 Eric Schooley - DT</t>
   </si>
   <si>
-    <t>#36 Christopher Cervantes - CB</t>
+    <t>#31 Christopher Cervantes - CB</t>
   </si>
   <si>
     <t>#21 Calvin Sutherland - CB</t>
   </si>
   <si>
     <t>#32 Samuel Davis - CB</t>
   </si>
   <si>
     <t>#48 Mark Sanchez - FS</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>NVr 31</t>
   </si>
   <si>
     <t>4-3 Under Wide Line</t>
   </si>
   <si>
     <t>1-10-NVr 31 (12:07) 49-Cha Ching ran to NVr 39 for 9 yards. Tackle by 48-Mark Sanchez. NVr 63-Henery D'8th was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#44 Neal Frisch - RB</t>
+    <t>#44 Neal Frisch - FB</t>
   </si>
   <si>
     <t>11:22</t>
   </si>
   <si>
     <t>NVr 39</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>2-1-NVr 39 (11:21) 1-Normand Billups pass complete to 86-Golden Richards to NVr 47 for 8 yards. Tackle by 93-Darius Dick.</t>
   </si>
   <si>
     <t>#30 Lawrence Phillips - RB</t>
   </si>
   <si>
     <t>#75 Harley Davisson - RT</t>
   </si>
   <si>
     <t>10:46</t>
   </si>
   <si>
     <t>NVr 47</t>
   </si>
@@ -752,51 +752,51 @@
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-4-MTL 4 (5:50) 1-Normand Billups pass complete to 44-Neal Frisch for 4 yards. TOUCHDOWN! MTL 0 NVr 6</t>
   </si>
   <si>
     <t>5:45</t>
   </si>
   <si>
     <t>MTL 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(5:46) Extra point GOOD by 17-George  Blanda. MTL 0 NVr 7</t>
   </si>
   <si>
     <t>#9 Thomas Mickle - QB</t>
   </si>
   <si>
-    <t>#88 Raymond Lyon - TE</t>
+    <t>#88 Raymond Lyon - FB</t>
   </si>
   <si>
     <t>#57 Robert Jenkins - MLB</t>
   </si>
   <si>
     <t>#99 Michael Garcia - MLB</t>
   </si>
   <si>
     <t>(5:46) 17-George  Blanda kicks 69 yards from NVr 35 to MTL -4. Touchback.</t>
   </si>
   <si>
     <t>1-10-MTL 25 (5:46) 17-Ricky Marlin pass complete to 89-Vince Scoggins to MTL 41 for 16 yards. Tackle by 23-Lem Barney. 23-Lem Barney got away with a hold on that play.</t>
   </si>
   <si>
     <t>5:04</t>
   </si>
   <si>
     <t>MTL 41</t>
   </si>
   <si>
     <t>4-3 Normal Cover 2</t>
   </si>
   <si>
     <t>1-10-MTL 41 (5:03) 17-Ricky Marlin pass incomplete, dropped by 12-Irving Fair.</t>
   </si>
@@ -1628,51 +1628,51 @@
   <si>
     <t>4:17</t>
   </si>
   <si>
     <t>2-6-MTL 27 (4:16) 17-Ricky Marlin pass complete to 34-Shawn Hinderliter to MTL 35 for 7 yards. Tackle by 56-David Daniels.</t>
   </si>
   <si>
     <t>3:39</t>
   </si>
   <si>
     <t>1-10-MTL 35 (3:38) 18-Roy Kahle ran to MTL 50 for 15 yards. Tackle by 22-Winn McMillions. I think the defense might be using that play a bit too frequently. MTL 58-Joe McCusker was injured on the play. He looks like he should be able to return. NVr 72-Curly Culp was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>MTL 50</t>
   </si>
   <si>
     <t>1-10-MTL 50 (3:02) 17-Ricky Marlin sacked at MTL 50 for -0 yards (73-Randy Raggs). Sack allowed by 70-David Quintana. MTL 17-Ricky Marlin was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:27</t>
   </si>
   <si>
     <t>2-10-MTL 50 (2:26) 10-Rodney Shrader sacked at MTL 46 for -4 yards (75-Walter Riley). Sack allowed by 78-Russell Wren.</t>
   </si>
   <si>
-    <t>#10 Rodney Shrader - QB</t>
+    <t>#18 Rodney Shrader - QB</t>
   </si>
   <si>
     <t>#14 Daniel Caron - WR</t>
   </si>
   <si>
     <t>1:43</t>
   </si>
   <si>
     <t>MTL 46</t>
   </si>
   <si>
     <t>3-14-MTL 46 (1:42) 10-Rodney Shrader pass Pass knocked down by 21-Jay Evans. incomplete, intended for 84-Robert Rita.</t>
   </si>
   <si>
     <t>1:37</t>
   </si>
   <si>
     <t>4-14-MTL 46 (1:38) 17-Ted McCall punts 51 yards to NVr 3. 86-Golden Richards to NVr 25 for 22 yards.</t>
   </si>
   <si>
     <t>1:27</t>
   </si>
   <si>
     <t>1-10-NVr 25 (1:28) 49-Cha Ching ran to NVr 34 for 9 yards. Tackle by 38-Derrick Collins.</t>
   </si>