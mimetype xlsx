--- v4 (2026-07-31)
+++ v5 (2026-09-29)
@@ -389,51 +389,51 @@
   <si>
     <t>#57 Charles Bailey - RG</t>
   </si>
   <si>
     <t>#77 Ken Trammell - RT</t>
   </si>
   <si>
     <t>#64 Skye  Passeren - LDE</t>
   </si>
   <si>
     <t>#93 Mitchell Leung - DT</t>
   </si>
   <si>
     <t>#98 Charlie Williams - DT</t>
   </si>
   <si>
     <t>#52 James Isler - LDE</t>
   </si>
   <si>
     <t>#58 William Holder - MLB</t>
   </si>
   <si>
     <t>#21 Wayne Perez - CB</t>
   </si>
   <si>
-    <t>#34 Albert Reed - CB</t>
+    <t>#24 Albert Reed - CB</t>
   </si>
   <si>
     <t>#23 Jordan Carney - CB</t>
   </si>
   <si>
     <t>#31 Samuel Schenck - CB</t>
   </si>
   <si>
     <t>#45 Terry Wright - SS</t>
   </si>
   <si>
     <t>#22 John Gray - CB</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>CFs 33</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
@@ -503,132 +503,132 @@
   <si>
     <t>#66 Richard Rogers - RG</t>
   </si>
   <si>
     <t>#51 Raymond Sanchez - RDE</t>
   </si>
   <si>
     <t>#71 Leonard Ayala - DT</t>
   </si>
   <si>
     <t>#93 Billy Bell - RDE</t>
   </si>
   <si>
     <t>#55 Owen Littlefield - SLB</t>
   </si>
   <si>
     <t>#96 Thomas McIntyre - MLB</t>
   </si>
   <si>
     <t>#97 Adrian Ponds - WLB</t>
   </si>
   <si>
     <t>#46 Bud Reed - SS</t>
   </si>
   <si>
-    <t>#2 Ryan Twiggs - SS</t>
+    <t>#31 Ryan Twiggs - SS</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>SAL 9</t>
   </si>
   <si>
     <t>Strong I Big HB Dive Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-2-SAL 9 (12:08) 32-Charley Slick ran to SAL 8 for 2 yards. 32-Charley Slick FUMBLES (98-Charlie Williams) recovered by SAL-98-Charlie Williams at SAL 6. Tackle by 60-Jody Perez. 46-Bud Reed was completely beat on that play.</t>
   </si>
   <si>
     <t>12:04</t>
   </si>
   <si>
     <t>SAL 6</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-SAL 6 (12:05) 3-Rickey Lorusso pass complete to 89-Robert Anderson to SAL 11 for 5 yards. Tackle by 58-Clarence Truitt. 89-Robert Anderson made a great move on the CB. Pressure by 93-Micheal Carter. 58-Clarence Truitt got away with a hold on that play.</t>
   </si>
   <si>
     <t>#3 Rickey Lorusso - QB</t>
   </si>
   <si>
     <t>#36 David Waggoner - RB</t>
   </si>
   <si>
-    <t>#89 Robert Anderson - TE</t>
+    <t>#87 Robert Anderson - TE</t>
   </si>
   <si>
     <t>#81 Oscar Russo - TE</t>
   </si>
   <si>
     <t>#18 John Chavez - WR</t>
   </si>
   <si>
     <t>#19 Wesley Miller - WR</t>
   </si>
   <si>
     <t>#69 Hector Longoria - LT</t>
   </si>
   <si>
     <t>#63 Robert Woods - LG</t>
   </si>
   <si>
     <t>#54 Jeremy Fultz - C</t>
   </si>
   <si>
     <t>#38 Andrew Fernandez - RG</t>
   </si>
   <si>
     <t>#73 Jim Bynum - RT</t>
   </si>
   <si>
     <t>#99 Arnold Moncada - DT</t>
   </si>
   <si>
     <t>#98 Phillip Yu - DT</t>
   </si>
   <si>
     <t>#53 John McKay - SLB</t>
   </si>
   <si>
     <t>#58 Clarence Truitt - WLB</t>
   </si>
   <si>
     <t>#26 Maria Fox - CB</t>
   </si>
   <si>
-    <t>#40 Dirk Lush - SS</t>
+    <t>#40 Dirk Lush - FS</t>
   </si>
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>SAL 11</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-5-SAL 11 (11:18) 36-David Waggoner ran to SAL 23 for 12 yards. Tackle by 21-Curtis Norton.</t>
   </si>
   <si>
     <t>#11 Jerome Wash - WR</t>
   </si>
   <si>
     <t>10:35</t>
   </si>
   <si>
     <t>SAL 23</t>
   </si>
@@ -740,51 +740,51 @@
   <si>
     <t>8:17</t>
   </si>
   <si>
     <t>CFs 4</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-MFs 4 (8:18) 27-Kenneth Hart ran to MFs 9 for 5 yards. Tackle by 57-Matthew Sims. MFs 60-Jody Perez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:35</t>
   </si>
   <si>
     <t>CFs 9</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>2-5-MFs 9 (7:34) 27-Kenneth Hart ran to MFs 21 for 12 yards. Tackle by 22-John Gray.</t>
   </si>
   <si>
-    <t>#72 George Ramos - C</t>
+    <t>#79 George Ramos - C</t>
   </si>
   <si>
     <t>6:52</t>
   </si>
   <si>
     <t>CFs 21</t>
   </si>
   <si>
     <t>1-10-MFs 21 (6:51) 34-Wendell Cobb ran to MFs 24 for 3 yards. Tackle by 22-John Gray.</t>
   </si>
   <si>
     <t>6:08</t>
   </si>
   <si>
     <t>CFs 24</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Flats</t>
   </si>
   <si>
     <t>2-7-MFs 24 (6:07) 6-Robert Clark pass Pass knocked down by 21-Wayne Perez. incomplete, intended for 83-Travis Cox.</t>
   </si>
   <si>
     <t>6:03</t>
   </si>