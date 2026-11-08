--- v5 (2026-09-29)
+++ v6 (2026-11-08)
@@ -569,60 +569,60 @@
   <si>
     <t>#81 Oscar Russo - TE</t>
   </si>
   <si>
     <t>#18 John Chavez - WR</t>
   </si>
   <si>
     <t>#19 Wesley Miller - WR</t>
   </si>
   <si>
     <t>#69 Hector Longoria - LT</t>
   </si>
   <si>
     <t>#63 Robert Woods - LG</t>
   </si>
   <si>
     <t>#54 Jeremy Fultz - C</t>
   </si>
   <si>
     <t>#38 Andrew Fernandez - RG</t>
   </si>
   <si>
     <t>#73 Jim Bynum - RT</t>
   </si>
   <si>
-    <t>#99 Arnold Moncada - DT</t>
+    <t>#72 Arnold Moncada - DT</t>
   </si>
   <si>
     <t>#98 Phillip Yu - DT</t>
   </si>
   <si>
     <t>#53 John McKay - SLB</t>
   </si>
   <si>
-    <t>#58 Clarence Truitt - WLB</t>
+    <t>#54 Clarence Truitt - WLB</t>
   </si>
   <si>
     <t>#26 Maria Fox - CB</t>
   </si>
   <si>
     <t>#40 Dirk Lush - FS</t>
   </si>
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>SAL 11</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-5-SAL 11 (11:18) 36-David Waggoner ran to SAL 23 for 12 yards. Tackle by 21-Curtis Norton.</t>
   </si>
   <si>
     <t>#11 Jerome Wash - WR</t>
   </si>