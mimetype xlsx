--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -305,333 +305,333 @@
   <si>
     <t>#32 Charley Slick - RB</t>
   </si>
   <si>
     <t>#99 Arnold Moncada - DT</t>
   </si>
   <si>
     <t>#48 Robert Alicea - CB</t>
   </si>
   <si>
     <t>#20 Fernando Maldonado - CB</t>
   </si>
   <si>
     <t>#36 Max Vogt - CB</t>
   </si>
   <si>
     <t>#56 John Williams - MLB</t>
   </si>
   <si>
     <t>#92 Jacob Chase - RDE</t>
   </si>
   <si>
     <t>#54 Ian Clary - MLB</t>
   </si>
   <si>
-    <t>#93 Micheal Carter - LDE</t>
+    <t>#60 Micheal Carter - LDE</t>
   </si>
   <si>
     <t>#51 Benny Mackey - SLB</t>
   </si>
   <si>
     <t>#21 Curtis Norton - SS</t>
   </si>
   <si>
     <t>#10 Christopher Gibb - K</t>
   </si>
   <si>
-    <t>MFs</t>
+    <t>CFs</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
-    <t>MFs 22</t>
+    <t>CFs 22</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-MFs 22 (14:57) 6-Robert Clark pass complete to 27-Kenneth Hart to MFs 30 for 8 yards. Tackle by 24-Henry Burch. Pressure by 67-William Smith.</t>
   </si>
   <si>
     <t>#6 Robert Clark - QB</t>
   </si>
   <si>
     <t>#27 Kenneth Hart - RB</t>
   </si>
   <si>
     <t>#44 Kevin Berta - FB</t>
   </si>
   <si>
     <t>#87 Nate Cannon - TE</t>
   </si>
   <si>
-    <t>#3 Edward Teach - WR</t>
+    <t>#17 Edward Teach - WR</t>
   </si>
   <si>
     <t>#83 Travis Cox - WR</t>
   </si>
   <si>
     <t>#78 Francis Swift - LT</t>
   </si>
   <si>
     <t>#63 John Sanders - LG</t>
   </si>
   <si>
     <t>#60 Jody Perez - C</t>
   </si>
   <si>
     <t>#61 Chew Bacca - LG</t>
   </si>
   <si>
     <t>#77 Ken Trammell - RT</t>
   </si>
   <si>
     <t>#1 Greg Raines - LDE</t>
   </si>
   <si>
     <t>#97 Jerry Green - DT</t>
   </si>
   <si>
     <t>#64 David Zimmerman - DT</t>
   </si>
   <si>
     <t>#67 William Smith - RDE</t>
   </si>
   <si>
     <t>#96 Gary Burton - WLB</t>
   </si>
   <si>
     <t>#52 Dale Rivas - MLB</t>
   </si>
   <si>
     <t>#50 Kenneth Peterson - SLB</t>
   </si>
   <si>
     <t>#24 Henry Burch - CB</t>
   </si>
   <si>
     <t>#28 Billy Oneal - CB</t>
   </si>
   <si>
-    <t>#38 Charles Burt - SS</t>
+    <t>#45 Charles Burt - SS</t>
   </si>
   <si>
     <t>#49 Woodrow Gunter - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
-    <t>MFs 30</t>
+    <t>CFs 30</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>
   <si>
     <t>Dime Normal FS Blitz</t>
   </si>
   <si>
     <t>2-2-MFs 30 (14:21) 6-Robert Clark pass complete to 34-Wendell Cobb to MFs 41 for 11 yards. Tackle by 39-Val Roberts.</t>
   </si>
   <si>
     <t>#13 Doug Brown - WR</t>
   </si>
   <si>
     <t>#34 Wendell Cobb - RB</t>
   </si>
   <si>
     <t>#37 Gary Canfield - CB</t>
   </si>
   <si>
     <t>#39 Val Roberts - SS</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
-    <t>MFs 41</t>
+    <t>CFs 41</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>Dime Normal 4 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MFs 41 (13:38) 6-Robert Clark pass complete to 3-Edward Teach to BBF 49 for 10 yards. Tackle by 28-Billy Oneal.</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
     <t>BBF 49</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-BBF 49 (13:05) 6-Robert Clark pass complete to 27-Kenneth Hart to BBF 34 for 15 yards. Tackle by 39-Val Roberts.</t>
   </si>
   <si>
-    <t>#94 Slimer Onionhead Jr. - WLB</t>
+    <t>#54 Slimer Onionhead Jr. - MLB</t>
   </si>
   <si>
     <t>12:23</t>
   </si>
   <si>
     <t>BBF 34</t>
   </si>
   <si>
     <t>1-10-BBF 34 (12:22) 6-Robert Clark pass complete to 34-Wendell Cobb to BBF 25 for 9 yards. Tackle by 24-Henry Burch.</t>
   </si>
   <si>
     <t>11:48</t>
   </si>
   <si>
     <t>BBF 25</t>
   </si>
   <si>
     <t>Strong I Normal Short Attack</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-1-BBF 25 (11:47) 6-Robert Clark pass complete to 87-Nate Cannon to BBF 14 for 10 yards. Tackle by 39-Timothy Olson. 87-Nate Cannon made a great move on the CB.</t>
   </si>
   <si>
     <t>#91 John Nyberg - MLB</t>
   </si>
   <si>
     <t>#39 Timothy Olson - FS</t>
   </si>
   <si>
     <t>11:04</t>
   </si>
   <si>
     <t>BBF 14</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-BBF 14 (11:03) 27-Kenneth Hart ran to BBF 4 for 10 yards. Tackle by 37-Gary Canfield.</t>
   </si>
   <si>
-    <t>#80 Nathan Solomon - TE</t>
+    <t>#88 Nathan Solomon - TE</t>
   </si>
   <si>
     <t>#79 Dave Valentine - RDE</t>
   </si>
   <si>
     <t>10:22</t>
   </si>
   <si>
     <t>BBF 4</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>1-4-BBF 4 (10:21) 6-Robert Clark pass complete to 34-Wendell Cobb for 4 yards. TOUCHDOWN! 34-Wendell Cobb breaks down the CB. MFs 6 BBF 0</t>
   </si>
   <si>
     <t>10:16</t>
   </si>
   <si>
     <t>BBF 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:17) Extra point GOOD by 4-Antonio Carson. MFs 7 BBF 0</t>
   </si>
   <si>
     <t>#2 Ernesto Garcia - P</t>
   </si>
   <si>
     <t>#65 Charles Bailey - RG</t>
   </si>
   <si>
     <t>#4 Antonio Carson - K</t>
   </si>
   <si>
-    <t>#71 Delbert Grady - RT</t>
+    <t>#76 Delbert Grady - RT</t>
   </si>
   <si>
     <t>#66 Richard Rogers - RG</t>
   </si>
   <si>
     <t>#75 Edward Backus - DT</t>
   </si>
   <si>
-    <t>#59 Sean West - RDE</t>
+    <t>#55 Sean West - RDE</t>
   </si>
   <si>
     <t>#95 George Halsted - WLB</t>
   </si>
   <si>
-    <t>MFs 35</t>
+    <t>CFs 35</t>
   </si>
   <si>
     <t>(10:17) 4-Antonio Carson kicks 75 yards from MFs 35 to BBF -10. Touchback.</t>
   </si>
   <si>
     <t>#85 Curtis Yount - WR</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-BBF 25 (10:17) 7-Allan Bruner pass complete to 88-Kirby Townsend to BBF 25 for a short gain. Tackle by 20-Fernando Maldonado.</t>
   </si>
   <si>
     <t>#7 Allan Bruner - QB</t>
   </si>
   <si>
-    <t>#38 Mario Alcott - RB</t>
+    <t>#26 Mario Alcott - RB</t>
   </si>
   <si>
     <t>#88 Allen Thompson - TE</t>
   </si>
   <si>
     <t>#88 Kirby Townsend - WR</t>
   </si>
   <si>
     <t>#15 John Smith - WR</t>
   </si>
   <si>
     <t>#83 Larry Thomas - WR</t>
   </si>
   <si>
     <t>#78 Brandon Powe - LT</t>
   </si>
   <si>
     <t>#62 Dennis Butler - LG</t>
   </si>
   <si>
     <t>#60 Kent Hill - C</t>
   </si>
   <si>
     <t>#71 Paul McDonald - RG</t>
   </si>
@@ -659,96 +659,96 @@
   <si>
     <t>2-10-BBF 25 (9:42) 38-Mario Alcott ran to BBF 29 for 4 yards. Tackle by 21-Curtis Norton.</t>
   </si>
   <si>
     <t>#80 Harold Reynolds - TE</t>
   </si>
   <si>
     <t>9:09</t>
   </si>
   <si>
     <t>BBF 29</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>3-6-BBF 29 (9:08) 7-Allan Bruner pass complete to 88-Allen Thompson to BBF 42 for 13 yards. Tackle by 36-Max Vogt.</t>
   </si>
   <si>
     <t>#12 James Welliver - RB</t>
   </si>
   <si>
-    <t>#36 Alan Dale - FB</t>
+    <t>#36 Alan Dale - LT</t>
   </si>
   <si>
     <t>#90 Lee Peebles - LDE</t>
   </si>
   <si>
     <t>8:31</t>
   </si>
   <si>
     <t>BBF 42</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-BBF 42 (8:30) 38-Mario Alcott ran to BBF 42 for a short gain. Tackle by 51-Benny Mackey.</t>
   </si>
   <si>
     <t>7:48</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>2-10-BBF 42 (7:47) 38-Mario Alcott ran to BBF 46 for 4 yards. Tackle by 53-John McKay.</t>
   </si>
   <si>
     <t>7:12</t>
   </si>
   <si>
     <t>BBF 46</t>
   </si>
   <si>
     <t>3-6-BBF 46 (7:11) 7-Allan Bruner pass INTERCEPTED by 53-John McKay at MFs 49. 53-John McKay to MFs 49 for -0 yards. Tackle by 83-Larry Thomas. Pressure by 93-Micheal Carter.</t>
   </si>
   <si>
     <t>#25 George Peters - RB</t>
   </si>
   <si>
     <t>7:05</t>
   </si>
   <si>
-    <t>MFs 49</t>
+    <t>CFs 49</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Flats</t>
   </si>
   <si>
     <t>Dime Normal LB Blitz</t>
   </si>
   <si>
     <t>1-10-MFs 49 (7:06) 6-Robert Clark pass complete to 13-Doug Brown to BBF 44 for 7 yards. Tackle by 39-Val Roberts.</t>
   </si>
   <si>
     <t>6:34</t>
   </si>
   <si>
     <t>BBF 44</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>2-3-BBF 44 (6:33) 27-Kenneth Hart ran to BBF 43 for 1 yards. Tackle by 97-Jerry Green.</t>
   </si>
   <si>
     <t>6:00</t>
   </si>
@@ -833,75 +833,75 @@
   <si>
     <t>#8 Richard Hunt - P</t>
   </si>
   <si>
     <t>#55 Joseph Owens - RG</t>
   </si>
   <si>
     <t>#77 Alvin Connelly - LT</t>
   </si>
   <si>
     <t>#46 Michael Martinez - C</t>
   </si>
   <si>
     <t>#59 Robert Traynor - C</t>
   </si>
   <si>
     <t>#72 Anthony Cole - RG</t>
   </si>
   <si>
     <t>#95 Thomas Cotten - RDE</t>
   </si>
   <si>
     <t>3:18</t>
   </si>
   <si>
-    <t>MFs 38</t>
+    <t>CFs 38</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-MFs 38 (3:19) 27-Kenneth Hart ran to MFs 43 for 6 yards. Tackle by 52-Dale Rivas.</t>
   </si>
   <si>
     <t>2:40</t>
   </si>
   <si>
-    <t>MFs 43</t>
+    <t>CFs 43</t>
   </si>
   <si>
     <t>2-4-MFs 43 (2:39) 34-Wendell Cobb ran to MFs 47 for 3 yards. Tackle by 28-Billy Oneal.</t>
   </si>
   <si>
     <t>2:04</t>
   </si>
   <si>
-    <t>MFs 47</t>
+    <t>CFs 47</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>3-1-MFs 47 (2:03) 6-Robert Clark pass complete to 27-Kenneth Hart to BBF 32 for 22 yards. Tackle by 38-Charles Burt.</t>
   </si>
   <si>
     <t>1:57</t>
   </si>
   <si>
     <t>Timeout MFs</t>
   </si>
   <si>
     <t>1:17</t>
   </si>
   <si>
     <t>BBF 32</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-BBF 32 (1:18) 34-Wendell Cobb ran to BBF 19 for 12 yards. Tackle by 50-Kenneth Peterson.</t>
   </si>
@@ -962,72 +962,72 @@
   <si>
     <t>2-10-BBF 25 (13:29) 7-Allan Bruner pass Pass knocked down by 36-Max Vogt. incomplete, intended for 83-Larry Thomas.</t>
   </si>
   <si>
     <t>#39 Eugene Veltri - CB</t>
   </si>
   <si>
     <t>#26 Maria Fox - CB</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
   <si>
     <t>3-10-BBF 25 (13:26) 7-Allan Bruner pass Pass knocked down by 39-Eugene Veltri. incomplete, intended for 85-Curtis Yount.</t>
   </si>
   <si>
     <t>13:21</t>
   </si>
   <si>
     <t>4-10-BBF 25 (13:22) 8-Richard Hunt punts 43 yards to MFs 32. 3-Edward Teach to MFs 39 for 7 yards. Tackle by 46-Michael Martinez.</t>
   </si>
   <si>
     <t>13:13</t>
   </si>
   <si>
-    <t>MFs 39</t>
+    <t>CFs 39</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>1-10-MFs 39 (13:14) 27-Kenneth Hart ran to MFs 48 for 9 yards. Tackle by 28-Billy Oneal.</t>
   </si>
   <si>
     <t>12:39</t>
   </si>
   <si>
-    <t>MFs 48</t>
+    <t>CFs 48</t>
   </si>
   <si>
     <t>2-1-MFs 48 (12:38) 6-Robert Clark sacked at MFs 40 for -8 yards (97-Jerry Green). Sack allowed by 60-Jody Perez. BBF 64-David Zimmerman was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:58</t>
   </si>
   <si>
-    <t>MFs 40</t>
+    <t>CFs 40</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-9-MFs 40 (11:57) 6-Robert Clark pass complete to 87-Nate Cannon to MFs 43 for 3 yards. Tackle by 50-Kenneth Peterson.</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>4-6-MFs 43 (11:19) 2-Ernesto Garcia punts 56 yards to BBF 1.</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
     <t>BBF 1</t>
   </si>
   <si>
     <t>1-10-BBF 1 (11:11) 38-Mario Alcott ran to BBF 4 for 3 yards. Tackle by 53-John McKay.</t>
   </si>
@@ -1043,51 +1043,51 @@
   <si>
     <t>9:56</t>
   </si>
   <si>
     <t>BBF 5</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-7-BBF 5 (9:55) 7-Allan Bruner pass complete to 83-Larry Thomas to BBF 9 for 5 yards. Tackle by 36-Max Vogt. MFs 21-Curtis Norton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>9:10</t>
   </si>
   <si>
     <t>BBF 9</t>
   </si>
   <si>
     <t>4-2-BBF 9 (9:09) 8-Richard Hunt punts 45 yards to MFs 46. Fair Catch by 3-Edward Teach.</t>
   </si>
   <si>
     <t>9:01</t>
   </si>
   <si>
-    <t>MFs 46</t>
+    <t>CFs 46</t>
   </si>
   <si>
     <t>1-10-MFs 46 (9:02) 27-Kenneth Hart ran to MFs 49 for 3 yards. 27-Kenneth Hart FUMBLES (52-Dale Rivas) recovered by MFs-32-Charley Slick at MFs 49. Tackle by 24-Henry Burch.</t>
   </si>
   <si>
     <t>8:25</t>
   </si>
   <si>
     <t>2-7-MFs 49 (8:24) 34-Wendell Cobb ran to BBF 39 for 12 yards. Tackle by 50-Kenneth Peterson.</t>
   </si>
   <si>
     <t>7:41</t>
   </si>
   <si>
     <t>BBF 39</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>1-10-BBF 39 (7:40) 27-Kenneth Hart ran to BBF 27 for 12 yards. Tackle by 49-Woodrow Gunter. PENALTY - Unnecessary Roughness (BBF 49-Woodrow Gunter)</t>
   </si>
   <si>
     <t>#23 Charles Bourque - CB</t>
   </si>
@@ -1118,51 +1118,51 @@
   <si>
     <t>BBF 0</t>
   </si>
   <si>
     <t>1-1-BBF 0 (6:09) 6-Robert Clark pass Pass knocked down by 52-Dale Rivas. incomplete, intended for 13-Doug Brown. Pressure by 96-Gary Burton.</t>
   </si>
   <si>
     <t>6:04</t>
   </si>
   <si>
     <t>2-1-BBF 0 (6:05) 6-Robert Clark pass complete to 34-Wendell Cobb for 0 yards. TOUCHDOWN! MFs 23 BBF 0</t>
   </si>
   <si>
     <t>6:01</t>
   </si>
   <si>
     <t>(6:02) Extra point GOOD by 4-Antonio Carson. MFs 24 BBF 0</t>
   </si>
   <si>
     <t>(6:02) 4-Antonio Carson kicks 74 yards from MFs 35 to BBF -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-BBF 25 (6:02) 38-Mario Alcott ran to BBF 38 for 13 yards. Tackle by 36-Max Vogt.</t>
   </si>
   <si>
-    <t>#94 Robert Miles - DT</t>
+    <t>#64 Robert Miles - DT</t>
   </si>
   <si>
     <t>5:29</t>
   </si>
   <si>
     <t>BBF 38</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-BBF 38 (5:28) 38-Mario Alcott ran to BBF 38 for 1 yards. Tackle by 93-Micheal Carter.</t>
   </si>
   <si>
     <t>4:53</t>
   </si>
   <si>
     <t>2-9-BBF 38 (4:52) 38-Mario Alcott ran to BBF 41 for 3 yards. Tackle by 36-Max Vogt.</t>
   </si>
   <si>
     <t>4:14</t>
   </si>
@@ -1298,51 +1298,51 @@
   <si>
     <t>0:52</t>
   </si>
   <si>
     <t>1-10-MFs 48 (0:51) 7-Allan Bruner pass incomplete, dropped by 88-Allen Thompson.</t>
   </si>
   <si>
     <t>0:48</t>
   </si>
   <si>
     <t>2-10-MFs 48 (0:49) 7-Allan Bruner pass Pass knocked down by 20-Fernando Maldonado. incomplete, intended for 88-Kirby Townsend.</t>
   </si>
   <si>
     <t>0:44</t>
   </si>
   <si>
     <t>3-10-MFs 48 (0:45) 7-Allan Bruner pass complete to 83-Larry Thomas to MFs 41 for 7 yards. Tackle by 36-Max Vogt.</t>
   </si>
   <si>
     <t>0:05</t>
   </si>
   <si>
     <t>4-3-MFs 41 (0:04)</t>
   </si>
   <si>
-    <t>#9 Jonathan Durand - QB</t>
+    <t>#19 Jonathan Durand - QB</t>
   </si>
   <si>
     <t>#94 Richard Seymour - RDE</t>
   </si>
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 4-Antonio Carson kicks 75 yards from MFs 35 to BBF -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-BBF 25 (15:00) 7-Allan Bruner pass Pass knocked down by 56-John Williams. incomplete, intended for 85-Curtis Yount.</t>
   </si>
   <si>
     <t>2-10-BBF 25 (14:56) 7-Allan Bruner pass complete to 83-Larry Thomas to BBF 30 for 5 yards. Tackle by 36-Max Vogt.</t>
   </si>
   <si>
     <t>3-5-BBF 30 (14:21) 7-Allan Bruner pass Pass knocked down by 21-Curtis Norton. incomplete, intended for 88-Allen Thompson. PENALTY - Pass Interference (MFs 21-Curtis Norton)</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>BBF 36</t>
   </si>
@@ -1367,132 +1367,132 @@
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-BBF 49 (12:08) 7-Allan Bruner pass Pass knocked down by 48-Robert Alicea. incomplete, intended for 88-Allen Thompson.</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>2-10-BBF 49 (12:06) 7-Allan Bruner pass complete to 38-Mario Alcott to MFs 48 for 2 yards. Tackle by 21-Curtis Norton. 38-Mario Alcott did some fancy footwork there.</t>
   </si>
   <si>
     <t>11:29</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>3-8-MFs 48 (11:28) 7-Allan Bruner pass complete to 36-Alan Dale to MFs 44 for 4 yards. Tackle by 36-Max Vogt.</t>
   </si>
   <si>
     <t>10:55</t>
   </si>
   <si>
-    <t>MFs 44</t>
+    <t>CFs 44</t>
   </si>
   <si>
     <t>4-3-MFs 44 (10:54) 8-Richard Hunt punts 52 yards to MFs -8.4-3-MFs 44 (10:54) 8-Richard Hunt punts 52 yards to MFs -8. Touchback.</t>
   </si>
   <si>
     <t>10:45</t>
   </si>
   <si>
-    <t>MFs 20</t>
+    <t>CFs 20</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-MFs 20 (10:46) 27-Kenneth Hart ran to MFs 24 for 4 yards. Tackle by 24-Henry Burch.</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
   <si>
-    <t>MFs 24</t>
+    <t>CFs 24</t>
   </si>
   <si>
     <t>2-6-MFs 24 (10:12) 34-Wendell Cobb ran to MFs 23 for -2 yards. Tackle by 24-Henry Burch.</t>
   </si>
   <si>
     <t>9:31</t>
   </si>
   <si>
-    <t>MFs 23</t>
+    <t>CFs 23</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>3-7-MFs 23 (9:30) 6-Robert Clark pass complete to 34-Wendell Cobb to MFs 24 for 2 yards. Tackle by 97-Jerry Green.</t>
   </si>
   <si>
     <t>8:50</t>
   </si>
   <si>
     <t>4-6-MFs 24 (8:49) 2-Ernesto Garcia punts 51 yards to BBF 25. Fair Catch by 85-Curtis Yount.</t>
   </si>
   <si>
     <t>8:42</t>
   </si>
   <si>
     <t>1-10-BBF 25 (8:43) 38-Mario Alcott ran to BBF 26 for 1 yards. Tackle by 51-Benny Mackey.</t>
   </si>
   <si>
     <t>8:08</t>
   </si>
   <si>
     <t>2-9-BBF 26 (8:07) 7-Allan Bruner pass incomplete, dropped by 88-Kirby Townsend.</t>
   </si>
   <si>
     <t>8:03</t>
   </si>
   <si>
     <t>3-9-BBF 26 (8:04) 7-Allan Bruner pass incomplete, intended for 85-Curtis Yount.</t>
   </si>
   <si>
     <t>7:59</t>
   </si>
   <si>
     <t>4-9-BBF 26 (8:00) 8-Richard Hunt punts 44 yards to MFs 30. 3-Edward Teach to MFs 37 for 7 yards. Tackle by 50-Kenneth Peterson.</t>
   </si>
   <si>
     <t>7:52</t>
   </si>
   <si>
-    <t>MFs 37</t>
+    <t>CFs 37</t>
   </si>
   <si>
     <t>1-10-MFs 37 (7:53) 27-Kenneth Hart ran to MFs 42 for 6 yards. Tackle by 37-Gary Canfield.</t>
   </si>
   <si>
     <t>7:20</t>
   </si>
   <si>
-    <t>MFs 42</t>
+    <t>CFs 42</t>
   </si>
   <si>
     <t>2-4-MFs 42 (7:19) 6-Robert Clark pass complete to 83-Travis Cox to BBF 46 for 11 yards. Tackle by 28-Billy Oneal.</t>
   </si>
   <si>
     <t>6:44</t>
   </si>
   <si>
     <t>1-10-BBF 46 (6:43) 6-Robert Clark pass Pass knocked down by 49-Woodrow Gunter. incomplete, intended for 13-Doug Brown. 28-Billy Oneal got away with a hold on that play.</t>
   </si>
   <si>
     <t>6:39</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-BBF 46 (6:40) PENALTY - False Start (MFs 60-Jody Perez)</t>
   </si>
   <si>
     <t>2-15-MFs 49 (6:40) 6-Robert Clark pass complete to 27-Kenneth Hart to BBF 48 for 4 yards. Tackle by 23-Charles Bourque.</t>
   </si>
   <si>
     <t>6:02</t>
   </si>
@@ -1607,51 +1607,51 @@
   <si>
     <t>1-10-BBF 20 (2:43) 7-Allan Bruner pass incomplete, dropped by 38-Mario Alcott.</t>
   </si>
   <si>
     <t>#59 Joe Hunter - SLB</t>
   </si>
   <si>
     <t>2-10-BBF 20 (2:41) 7-Allan Bruner pass Pass knocked down by 54-Ian Clary. incomplete, intended for 88-Allen Thompson.</t>
   </si>
   <si>
     <t>2:36</t>
   </si>
   <si>
     <t>3-10-BBF 20 (2:37) 7-Allan Bruner pass complete to 38-Mario Alcott to BBF 28 for 8 yards. Tackle by 20-Fernando Maldonado.</t>
   </si>
   <si>
     <t>2:11</t>
   </si>
   <si>
     <t>4-2-BBF 28 (2:10) 8-Richard Hunt punts 49 yards to MFs 23. 3-Edward Teach to MFs 33 for 10 yards. Tackle by 50-Kenneth Peterson.</t>
   </si>
   <si>
     <t>2:01</t>
   </si>
   <si>
-    <t>MFs 33</t>
+    <t>CFs 33</t>
   </si>
   <si>
     <t>1-10-MFs 33 (2:02) 34-Wendell Cobb ran to MFs 39 for 6 yards. Tackle by 24-Henry Burch.</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>2-4-MFs 39 (1:26) 32-Charley Slick ran to MFs 48 for 9 yards. Tackle by 37-Gary Canfield.</t>
   </si>
   <si>
     <t>0:47</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-MFs 48 (0:46) 6-Robert Clark pass complete to 13-Doug Brown to BBF 49 for 3 yards. Tackle by 39-Val Roberts. BBF 39-Val Roberts was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:08</t>
   </si>
@@ -1709,51 +1709,51 @@
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>1-10-BBF 14 (13:46) 7-Allan Bruner pass complete to 88-Kirby Townsend to BBF 15 for 1 yards. Tackle by 36-Max Vogt.</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>2-9-BBF 15 (13:26) 7-Allan Bruner pass Pass knocked down by 39-Eugene Veltri. incomplete, intended for 85-Curtis Yount. Pressure by 92-Jacob Chase.</t>
   </si>
   <si>
     <t>3-9-BBF 15 (13:22) 7-Allan Bruner pass Pass knocked down by 20-Fernando Maldonado. incomplete, intended for 36-Alan Dale.</t>
   </si>
   <si>
     <t>13:17</t>
   </si>
   <si>
     <t>4-9-BBF 15 (13:18) 8-Richard Hunt punts 49 yards to MFs 35. 3-Edward Teach to MFs 45 for 9 yards. Tackle by 50-Kenneth Peterson.</t>
   </si>
   <si>
     <t>13:09</t>
   </si>
   <si>
-    <t>MFs 45</t>
+    <t>CFs 45</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>1-10-MFs 45 (13:10) 44-Kevin Berta ran to BBF 44 for 11 yards. Tackle by 38-Charles Burt.</t>
   </si>
   <si>
     <t>12:27</t>
   </si>
   <si>
     <t>1-10-BBF 44 (12:26) 34-Wendell Cobb ran to BBF 25 for 19 yards. Tackle by 38-Charles Burt.</t>
   </si>
   <si>
     <t>11:47</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-BBF 25 (11:46) 27-Kenneth Hart ran to BBF 26 for -1 yards. Tackle by 50-Kenneth Peterson. PENALTY - Facemask (BBF 50-Kenneth Peterson)</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
@@ -1811,60 +1811,60 @@
   <si>
     <t>2-6-BBF 44 (9:19) 7-Allan Bruner pass complete to 83-Larry Thomas to BBF 46 for 2 yards. Tackle by 36-Max Vogt. PENALTY - Holding (BBF 63-Jean Kohler)</t>
   </si>
   <si>
     <t>9:15</t>
   </si>
   <si>
     <t>2-16-BBF 34 (9:16) 7-Allan Bruner pass complete to 83-Larry Thomas to BBF 45 for 11 yards. Tackle by 48-Robert Alicea.</t>
   </si>
   <si>
     <t>8:52</t>
   </si>
   <si>
     <t>3-5-BBF 45 (8:51) 7-Allan Bruner sacked at BBF 36 for -9 yards (92-Jacob Chase). Sack allowed by 78-Brandon Powe. I think the offense is starting to overuse that play. MFs 92-Jacob Chase was injured on the play.</t>
   </si>
   <si>
     <t>8:29</t>
   </si>
   <si>
     <t>4-15-BBF 36 (8:28) 8-Richard Hunt punts 59 yards to MFs 6.</t>
   </si>
   <si>
     <t>8:16</t>
   </si>
   <si>
-    <t>MFs 6</t>
+    <t>CFs 6</t>
   </si>
   <si>
     <t>1-10-MFs 6 (8:17) 34-Wendell Cobb ran to MFs 18 for 12 yards. Tackle by 38-Charles Burt.</t>
   </si>
   <si>
     <t>7:33</t>
   </si>
   <si>
-    <t>MFs 18</t>
+    <t>CFs 18</t>
   </si>
   <si>
     <t>1-10-MFs 18 (7:32) 32-Charley Slick ran to MFs 24 for 6 yards. Tackle by 52-Dale Rivas.</t>
   </si>
   <si>
     <t>6:48</t>
   </si>
   <si>
     <t>Strong I Big HB Off Tackle</t>
   </si>
   <si>
     <t>2-4-MFs 24 (6:47) 28-William Duprey ran to MFs 39 for 15 yards. Tackle by 67-William Smith.</t>
   </si>
   <si>
     <t>6:12</t>
   </si>
   <si>
     <t>1-10-MFs 39 (6:11) 34-Wendell Cobb ran to MFs 40 for 1 yards. Tackle by 97-Jerry Green. MFs 63-John Sanders was injured on the play.</t>
   </si>
   <si>
     <t>5:31</t>
   </si>
   <si>
     <t>2-9-MFs 40 (5:30) 32-Charley Slick ran to MFs 46 for 6 yards. Tackle by 37-Gary Canfield. MFs 61-Chew Bacca was injured on the play.</t>
   </si>
@@ -1895,69 +1895,69 @@
   <si>
     <t>#58 Clarence Truitt - WLB</t>
   </si>
   <si>
     <t>3:43</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>2-10-BBF 32 (3:44) 7-Allan Bruner pass Pass knocked down by 59-Joe Hunter. incomplete, intended for 88-Allen Thompson. 53-John McKay got away with a hold on that play. 59-Joe Hunter got away with a hold on that play. MFs 93-Micheal Carter was injured on the play.</t>
   </si>
   <si>
     <t>3:40</t>
   </si>
   <si>
     <t>3-10-BBF 32 (3:41) 7-Allan Bruner pass incomplete, intended for 85-Curtis Yount. Pressure by 90-Lee Peebles. The offense seems to be calling that play a lot.</t>
   </si>
   <si>
     <t>4-10-BBF 32 (3:37) 8-Richard Hunt punts 49 yards to MFs 19. 3-Edward Teach FUMBLES recovered by MFs-3-Edward Teach to MFs 25 for 6 yards. Tackle by 46-Michael Martinez. 54-Ian Clary was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>3:26</t>
   </si>
   <si>
-    <t>MFs 25</t>
+    <t>CFs 25</t>
   </si>
   <si>
     <t>1-10-MFs 25 (3:27) 32-Charley Slick ran to MFs 27 for 2 yards. Tackle by 64-David Zimmerman. PENALTY - Offsides (BBF 75-Edward Backus)</t>
   </si>
   <si>
     <t>#12 Edward Bethea - QB</t>
   </si>
   <si>
     <t>3:24</t>
   </si>
   <si>
     <t>1-5-MFs 30 (3:25) 32-Charley Slick ran to MFs 28 for -2 yards. Tackle by 24-Henry Burch.</t>
   </si>
   <si>
     <t>2:46</t>
   </si>
   <si>
-    <t>MFs 28</t>
+    <t>CFs 28</t>
   </si>
   <si>
     <t>2-7-MFs 28 (2:45) 32-Charley Slick ran to MFs 30 for 2 yards. Tackle by 97-Jerry Green.</t>
   </si>
   <si>
     <t>2:05</t>
   </si>
   <si>
     <t>3-5-MFs 30 (2:04) 28-William Duprey ran to MFs 30 for a short gain. Tackle by 52-Dale Rivas.</t>
   </si>
   <si>
     <t>4-5-MFs 30 (2:00) 2-Ernesto Garcia punts 47 yards to BBF 23. Fair Catch by 85-Curtis Yount.</t>
   </si>
   <si>
     <t>1:53</t>
   </si>
   <si>
     <t>1-10-BBF 23 (1:54) 7-Allan Bruner pass complete to 88-Allen Thompson to BBF 33 for 10 yards. Tackle by 53-John McKay. MFs 54-Ian Clary was injured on the play.</t>
   </si>
   <si>
     <t>1:36</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Blitz</t>
   </si>
@@ -2373,51 +2373,51 @@
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>