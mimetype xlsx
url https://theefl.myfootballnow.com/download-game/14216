--- v7 (2026-07-31)
+++ v8 (2026-09-29)
@@ -434,51 +434,51 @@
   <si>
     <t>1-10-BBF 39 (14:13) 7-Allan Bruner pass complete to 87-Mike Estrada to BBF 41 for 2 yards. Tackle by 58-Clarence Truitt.</t>
   </si>
   <si>
     <t>#20 John Phillips - RB</t>
   </si>
   <si>
     <t>#80 Harold Reynolds - TE</t>
   </si>
   <si>
     <t>#60 Micheal Carter - LDE</t>
   </si>
   <si>
     <t>#99 Arnold Moncada - DT</t>
   </si>
   <si>
     <t>#92 Jacob Chase - RDE</t>
   </si>
   <si>
     <t>#55 Danny Lovejoy - MLB</t>
   </si>
   <si>
     <t>#36 Max Vogt - CB</t>
   </si>
   <si>
-    <t>#40 Dirk Lush - SS</t>
+    <t>#40 Dirk Lush - FS</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>BBF 41</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>2-8-BBF 41 (13:36) 7-Allan Bruner pass INTERCEPTED by 56-John Williams at BBF 42. 56-John Williams to BBF 39 for 2 yards. Tackle by 87-Mike Estrada.</t>
   </si>
   <si>
     <t>#82 Larry Thomas - WR</t>
   </si>
   <si>
     <t>#15 John Smith - WR</t>
   </si>
   <si>
     <t>#26 Maria Fox - CB</t>
   </si>
@@ -698,51 +698,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:25) Extra point GOOD by 4-Antonio Carson. BBF 0 MFs 7</t>
   </si>
   <si>
     <t>#9 Johnny Robins - QB</t>
   </si>
   <si>
     <t>#73 Kenneth Baugh - RT</t>
   </si>
   <si>
     <t>#76 Delbert Grady - RT</t>
   </si>
   <si>
     <t>#66 Richard Rogers - RG</t>
   </si>
   <si>
     <t>#91 John Nyberg - MLB</t>
   </si>
   <si>
-    <t>#64 David Zimmerman - DT</t>
+    <t>#99 David Zimmerman - DT</t>
   </si>
   <si>
     <t>(7:25) 4-Antonio Carson kicks 74 yards from MFs 35 to BBF -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-BBF 25 (7:25) 7-Allan Bruner pass complete to 87-Mike Estrada to BBF 25 for a short loss. Tackle by 56-John Williams.</t>
   </si>
   <si>
     <t>6:52</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-10-BBF 25 (6:51) 38-Mario Alcott ran to BBF 28 for 3 yards. Tackle by 49-Luis Pruett.</t>
   </si>
   <si>
     <t>6:11</t>
   </si>
   <si>
     <t>BBF 28</t>
   </si>
@@ -878,51 +878,51 @@
   <si>
     <t>2-6-MFs 35 (0:56) 34-Wendell Cobb ran to MFs 37 for 2 yards. Tackle by 58-Frank Milbrandt.</t>
   </si>
   <si>
     <t>0:21</t>
   </si>
   <si>
     <t>CFs 37</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>3-4-MFs 37 (0:20) 7-James Murray pass complete to 3-Edward Teach for 63 yards. TOUCHDOWN! 3-Edward Teach did some fancy footwork there. BBF 0 MFs 13</t>
   </si>
   <si>
     <t>0:10</t>
   </si>
   <si>
     <t>(0:11) Extra point GOOD by 4-Antonio Carson. BBF 0 MFs 14</t>
   </si>
   <si>
-    <t>#72 George Ramos - C</t>
+    <t>#79 George Ramos - C</t>
   </si>
   <si>
     <t>(0:11) 4-Antonio Carson kicks 71 yards from MFs 35 to BBF -6. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>1-10-BBF 25 (0:11) PENALTY - False Start (BBF 54-Guillermo Smith)</t>
   </si>
   <si>
     <t>BBF 20</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-15-BBF 20 (0:11) 7-Allan Bruner pass Pass knocked down by 59-Joe Hunter. incomplete, intended for 13-Thomas Rudd.</t>
   </si>
   <si>
     <t>0:06</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>