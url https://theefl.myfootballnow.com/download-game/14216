--- v8 (2026-09-29)
+++ v9 (2026-11-08)
@@ -341,132 +341,132 @@
   <si>
     <t>#58 Frank Milbrandt - MLB</t>
   </si>
   <si>
     <t>#4 Antonio Carson - K</t>
   </si>
   <si>
     <t>BBF</t>
   </si>
   <si>
     <t>BBF 25</t>
   </si>
   <si>
     <t>Strong I Normal Quick Hooks</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-BBF 25 (15:00) 7-Allan Bruner pass complete to 38-Mario Alcott to BBF 39 for 14 yards. Tackle by 59-Joe Hunter. MFs 21-Curtis Norton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#7 Allan Bruner - QB</t>
   </si>
   <si>
-    <t>#12 James Welliver - RB</t>
+    <t>#25 James Welliver - RB</t>
   </si>
   <si>
     <t>#87 Mike Estrada - TE</t>
   </si>
   <si>
     <t>#88 Kirby Townsend - WR</t>
   </si>
   <si>
     <t>#77 Alvin Connelly - LT</t>
   </si>
   <si>
     <t>#62 Dennis Butler - LG</t>
   </si>
   <si>
     <t>#69 John Wetzel - C</t>
   </si>
   <si>
     <t>#71 Paul McDonald - RG</t>
   </si>
   <si>
     <t>#54 Guillermo Smith - RT</t>
   </si>
   <si>
     <t>#90 Lee Peebles - LDE</t>
   </si>
   <si>
     <t>#98 Phillip Yu - DT</t>
   </si>
   <si>
     <t>#64 Robert Miles - DT</t>
   </si>
   <si>
     <t>#95 Thomas Cotten - RDE</t>
   </si>
   <si>
     <t>#59 Joe Hunter - SLB</t>
   </si>
   <si>
     <t>#56 John Williams - MLB</t>
   </si>
   <si>
-    <t>#58 Clarence Truitt - WLB</t>
+    <t>#54 Clarence Truitt - WLB</t>
   </si>
   <si>
     <t>#29 Franklin Barlowe - CB</t>
   </si>
   <si>
     <t>#20 Fernando Maldonado - CB</t>
   </si>
   <si>
     <t>#21 Curtis Norton - SS</t>
   </si>
   <si>
     <t>#49 Luis Pruett - FS</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>BBF 39</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-BBF 39 (14:13) 7-Allan Bruner pass complete to 87-Mike Estrada to BBF 41 for 2 yards. Tackle by 58-Clarence Truitt.</t>
   </si>
   <si>
     <t>#20 John Phillips - RB</t>
   </si>
   <si>
     <t>#80 Harold Reynolds - TE</t>
   </si>
   <si>
     <t>#60 Micheal Carter - LDE</t>
   </si>
   <si>
-    <t>#99 Arnold Moncada - DT</t>
+    <t>#72 Arnold Moncada - DT</t>
   </si>
   <si>
     <t>#92 Jacob Chase - RDE</t>
   </si>
   <si>
     <t>#55 Danny Lovejoy - MLB</t>
   </si>
   <si>
     <t>#36 Max Vogt - CB</t>
   </si>
   <si>
     <t>#40 Dirk Lush - FS</t>
   </si>
   <si>
     <t>13:37</t>
   </si>
   <si>
     <t>BBF 41</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
@@ -695,51 +695,51 @@
   <si>
     <t>7:24</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(7:25) Extra point GOOD by 4-Antonio Carson. BBF 0 MFs 7</t>
   </si>
   <si>
     <t>#9 Johnny Robins - QB</t>
   </si>
   <si>
     <t>#73 Kenneth Baugh - RT</t>
   </si>
   <si>
     <t>#76 Delbert Grady - RT</t>
   </si>
   <si>
     <t>#66 Richard Rogers - RG</t>
   </si>
   <si>
-    <t>#91 John Nyberg - MLB</t>
+    <t>#51 John Nyberg - MLB</t>
   </si>
   <si>
     <t>#99 David Zimmerman - DT</t>
   </si>
   <si>
     <t>(7:25) 4-Antonio Carson kicks 74 yards from MFs 35 to BBF -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-BBF 25 (7:25) 7-Allan Bruner pass complete to 87-Mike Estrada to BBF 25 for a short loss. Tackle by 56-John Williams.</t>
   </si>
   <si>
     <t>6:52</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-10-BBF 25 (6:51) 38-Mario Alcott ran to BBF 28 for 3 yards. Tackle by 49-Luis Pruett.</t>
   </si>
   <si>
     <t>6:11</t>
   </si>