--- v0 (2025-12-03)
+++ v1 (2026-04-15)
@@ -284,261 +284,261 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>CCr has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>BAD</t>
   </si>
   <si>
     <t>BAD 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-Jerry Horne kicks 74 yards from BAD 35 to CCr -9. Touchback.</t>
   </si>
   <si>
     <t>#27 Darin Cron - RB</t>
   </si>
   <si>
-    <t>#93 Richard Drewes - SLB</t>
+    <t>#92 Richard Drewes - SLB</t>
   </si>
   <si>
     <t>#48 Mark Sanchez - FS</t>
   </si>
   <si>
     <t>#51 Brian Hirsch - RDE</t>
   </si>
   <si>
     <t>#29 Michael Rivas - SS</t>
   </si>
   <si>
     <t>#38 Derrick Collins - SS</t>
   </si>
   <si>
     <t>#2 Clinton Jackson - CB</t>
   </si>
   <si>
-    <t>#96 James Isler - LDE</t>
+    <t>#52 James Isler - LDE</t>
   </si>
   <si>
     <t>#95 Dennis Barras - DT</t>
   </si>
   <si>
     <t>#53 George Mullis - WLB</t>
   </si>
   <si>
     <t>#94 Sammy Halcomb - DT</t>
   </si>
   <si>
     <t>#8 Jerry Horne - K</t>
   </si>
   <si>
     <t>CCr</t>
   </si>
   <si>
     <t>CCr 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-CCr 25 (15:00) 6-Fred Ellis pass Pass knocked down by 52-Jeffrey Holcomb. incomplete, intended for 27-Darin Cron. CCr 54-Ronald Daniels was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#6 Fred Ellis - QB</t>
   </si>
   <si>
-    <t>#37 Kevin Porter - RB</t>
+    <t>#34 Kevin Porter - RB</t>
   </si>
   <si>
     <t>#89 Jay Holm - WR</t>
   </si>
   <si>
     <t>#88 Nicholas Garrett - WR</t>
   </si>
   <si>
     <t>#11 Michael Raymond - WR</t>
   </si>
   <si>
     <t>#69 Charles Floyd - LT</t>
   </si>
   <si>
     <t>#73 Mark Nathan - LG</t>
   </si>
   <si>
     <t>#73 Matthew Withers - C</t>
   </si>
   <si>
-    <t>#54 Ronald Daniels - RG</t>
+    <t>#63 Ronald Daniels - RG</t>
   </si>
   <si>
     <t>#70 John Whitsett - LT</t>
   </si>
   <si>
-    <t>#95 Aaron Flores - LDE</t>
+    <t>#95 Aaron Flores - DT</t>
   </si>
   <si>
     <t>#72 Bryant Block - DT</t>
   </si>
   <si>
-    <t>#99 Ronald Lewis - DT</t>
-[...2 lines deleted...]
-    <t>#92 William Brown - RDE</t>
+    <t>#63 Ronald Lewis - DT</t>
+  </si>
+  <si>
+    <t>#73 William Brown - LDE</t>
   </si>
   <si>
     <t>#52 Jeffrey Holcomb - MLB</t>
   </si>
   <si>
     <t>#97 Brian Lewis - WLB</t>
   </si>
   <si>
     <t>#33 David (Sticky) Vultures - CB</t>
   </si>
   <si>
     <t>#21 Mark Sae - CB</t>
   </si>
   <si>
     <t>#28 Robert Strickland - CB</t>
   </si>
   <si>
     <t>#47 Ronald Sullivan - SS</t>
   </si>
   <si>
     <t>#22 John Farrar - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-CCr 25 (14:57) 6-Fred Ellis pass complete to 82-Anthony Ennis to CCr 27 for 2 yards. Tackle by 47-Ronald Sullivan.</t>
   </si>
   <si>
     <t>#82 Anthony Ennis - TE</t>
   </si>
   <si>
     <t>#64 Glenn Kepler - RG</t>
   </si>
   <si>
-    <t>#53 Juan Malone - SLB</t>
+    <t>#53 Juan Malone - WLB</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>CCr 27</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-8-CCr 27 (14:14) 6-Fred Ellis pass complete to 11-Michael Raymond to CCr 38 for 11 yards. Tackle by 22-John Farrar. 11-Michael Raymond breaks down the CB. 21-Mark Sae got away with a hold on that play.</t>
   </si>
   <si>
-    <t>#36 Alan Dale - FB</t>
+    <t>#36 Alan Dale - LT</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>CCr 38</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-CCr 38 (13:38) 6-Fred Ellis pass complete to 13-Carlos Fowler to CCr 42 for 4 yards. Tackle by 22-John Farrar. 22-John Farrar got away with a hold on that play.</t>
   </si>
   <si>
     <t>#13 Carlos Fowler - WR</t>
   </si>
   <si>
     <t>#15 Ben Charleston - WR</t>
   </si>
   <si>
     <t>13:04</t>
   </si>
   <si>
     <t>CCr 42</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-6-CCr 42 (13:03) 6-Fred Ellis pass complete to 89-Jay Holm to CCr 46 for 4 yards. Tackle by 33-David (Sticky) Vultures.</t>
   </si>
   <si>
     <t>#90 Frank Timmins - DT</t>
   </si>
   <si>
-    <t>#70 Johnny Sellers - RDE</t>
-[...2 lines deleted...]
-    <t>#43 Sylvester Thompson - SS</t>
+    <t>#70 Johnny Sellers - MLB</t>
+  </si>
+  <si>
+    <t>#43 Sylvester Thompson - SLB</t>
   </si>
   <si>
     <t>12:30</t>
   </si>
   <si>
     <t>CCr 46</t>
   </si>
   <si>
     <t>46 Normal Weak Blitz</t>
   </si>
   <si>
     <t>3-2-CCr 46 (12:29) 6-Fred Ellis pass complete to 89-Jay Holm to CCr 50 for 4 yards. Tackle by 28-Robert Strickland.</t>
   </si>
   <si>
-    <t>#57 John Hood - SLB</t>
-[...2 lines deleted...]
-    <t>#24 Ralph Wade - CB</t>
+    <t>#55 John Hood - SLB</t>
+  </si>
+  <si>
+    <t>#24 Ralph Wade - SS</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>CCr 50</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-CCr 50 (11:42) 37-Kevin Porter ran to BAD 46 for 4 yards. 37-Kevin Porter FUMBLES (22-John Farrar) recovered by BAD-22-John Farrar at BAD 48. Tackle by 36-Alan Dale. BAD 22-John Farrar was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:38</t>
   </si>
   <si>
     <t>BAD 48</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>#30 Donald Contreras - RB</t>
   </si>
   <si>
     <t>#44 David Snively - FB</t>
   </si>
   <si>
     <t>#16 Joe Weaver - WR</t>
   </si>
   <si>
     <t>#82 Steven Simmons - WR</t>
   </si>
   <si>
     <t>#12 Herbert Whitcomb - WR</t>
   </si>
   <si>
     <t>#75 David Parker - LT</t>
   </si>
   <si>
     <t>#60 Michael Upchurch - LG</t>
   </si>
   <si>
     <t>#69 Julio Williams - C</t>
   </si>
   <si>
-    <t>#77 Cory Hamilton - RT</t>
+    <t>#77 Cory Hamilton - LT</t>
   </si>
   <si>
     <t>#58 Bigger Belly - RT</t>
   </si>
   <si>
     <t>#99 David Thomas - MLB</t>
   </si>
   <si>
     <t>#28 Todd Burke - CB</t>
   </si>
   <si>
     <t>#41 John Roldan - CB</t>
   </si>
   <si>
     <t>11:02</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-CCr 38 (11:01) 18-George Alm pass complete to 30-Donald Contreras to CCr 33 for 5 yards. Tackle by 53-George Mullis.</t>
   </si>
@@ -623,90 +623,90 @@
   <si>
     <t>#89 Donald Derryberry - WR</t>
   </si>
   <si>
     <t>#80 Michael Lee - WR</t>
   </si>
   <si>
     <t>#47 Jessie Dahl - FS</t>
   </si>
   <si>
     <t>9:32</t>
   </si>
   <si>
     <t>CCr 30</t>
   </si>
   <si>
     <t>Strong I Normal Counter Strong</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-2-CCr 30 (9:31) 27-Larry Smith ran to CCr 26 for 4 yards. Tackle by 53-George Mullis.</t>
   </si>
   <si>
-    <t>#27 Larry Smith - RB</t>
-[...2 lines deleted...]
-    <t>#52 Earl Norman - MLB</t>
+    <t>#27 Larry Smith - WR</t>
+  </si>
+  <si>
+    <t>#55 Earl Norman - MLB</t>
   </si>
   <si>
     <t>8:54</t>
   </si>
   <si>
     <t>CCr 26</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>1-10-CCr 26 (8:53) 18-George Alm pass INTERCEPTED by 41-John Roldan at CCr 17. 41-John Roldan to CCr 32 for 15 yards. Tackle by 81-Marcelino Black.</t>
   </si>
   <si>
     <t>8:44</t>
   </si>
   <si>
     <t>CCr 32</t>
   </si>
   <si>
     <t>1-10-CCr 32 (8:45) 6-Fred Ellis pass Pass knocked down by 22-John Farrar. incomplete, intended for 89-Jay Holm.</t>
   </si>
   <si>
     <t>8:40</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>2-10-CCr 32 (8:41) 6-Fred Ellis pass incomplete, dropped by 82-Anthony Ennis.</t>
   </si>
   <si>
-    <t>#40 Reyes Hughes - FB</t>
-[...2 lines deleted...]
-    <t>#85 Thomas Thornhill - TE</t>
+    <t>#27 Reyes Hughes - FB</t>
+  </si>
+  <si>
+    <t>#81 Thomas Thornhill - TE</t>
   </si>
   <si>
     <t>8:38</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>3-10-CCr 32 (8:39) 6-Fred Ellis pass Pass knocked down by 53-Juan Malone. incomplete, intended for 27-Darin Cron.</t>
   </si>
   <si>
     <t>8:35</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-10-CCr 32 (8:36) 19-Raymond Vega punts 46 yards to BAD 22. Fair Catch by 30-Donald Contreras.</t>
   </si>
   <si>
     <t>#19 Raymond Vega - P</t>
   </si>
@@ -797,63 +797,63 @@
   <si>
     <t>2-8-CCr 44 (5:54) 30-Donald Contreras ran to CCr 43 for 1 yards. Tackle by 95-Dennis Barras. 69-Julio Williams was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>5:12</t>
   </si>
   <si>
     <t>CCr 43</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-7-CCr 43 (5:11) 18-George Alm pass Pass knocked down by 2-Clinton Jackson. incomplete, intended for 30-Donald Contreras.</t>
   </si>
   <si>
     <t>5:07</t>
   </si>
   <si>
     <t>4-7-CCr 43 (5:08) 19-Michael Hollar punts 52 yards to CCr -9.4-7-CCr 43 (5:08) 19-Michael Hollar punts 52 yards to CCr -9. Touchback.</t>
   </si>
   <si>
     <t>#19 Michael Hollar - P</t>
   </si>
   <si>
-    <t>#63 Maurice Norton - RG</t>
+    <t>#63 Maurice Norton - LG</t>
   </si>
   <si>
     <t>#65 James Donato - C</t>
   </si>
   <si>
     <t>#83 Henry Bryant - TE</t>
   </si>
   <si>
     <t>#23 Alejandro East - SLB</t>
   </si>
   <si>
-    <t>#56 Robert Bates - RDE</t>
+    <t>#78 Robert Bates - RDE</t>
   </si>
   <si>
     <t>4:59</t>
   </si>
   <si>
     <t>CCr 20</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-CCr 20 (5:00) 27-Darin Cron ran to CCr 22 for 2 yards. Tackle by 97-Brian Lewis.</t>
   </si>
   <si>
     <t>4:22</t>
   </si>
   <si>
     <t>CCr 22</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
@@ -905,51 +905,51 @@
   <si>
     <t>2:49</t>
   </si>
   <si>
     <t>BAD 45</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-6-BAD 45 (2:48) 18-George Alm pass complete to 82-Steven Simmons to CCr 44 for 11 yards. Tackle by 41-John Roldan.</t>
   </si>
   <si>
     <t>2:03</t>
   </si>
   <si>
     <t>Weak I Big HB Off Tackle Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-CCr 44 (2:02) 27-Larry Smith ran to CCr 42 for 2 yards. Tackle by 93-Richard Drewes.</t>
   </si>
   <si>
-    <t>#99 Odell Wynkoop - RDE</t>
+    <t>#66 Odell Wynkoop - RDE</t>
   </si>
   <si>
     <t>1:23</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>2-8-CCr 42 (1:22) 30-Donald Contreras ran to CCr 25 for 16 yards. Tackle by 48-Mark Sanchez.</t>
   </si>
   <si>
     <t>0:47</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-CCr 25 (0:46) 27-Larry Smith ran to CCr 16 for 9 yards. Tackle by 48-Mark Sanchez.</t>
   </si>
   <si>
     <t>0:01</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
@@ -992,51 +992,51 @@
   <si>
     <t>CCr 3</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>4-1-CCr 3 (13:38) 18-George Alm pass complete to 82-Steven Simmons to CCr 0 for 3 yards. TOUCHDOWN! CCr 95-Dennis Barras was injured on the play. He looks like he should be able to return. BAD 6 CCr 0</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>CCr 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(13:35) Extra point GOOD by 8-Jerry Horne. BAD 7 CCr 0</t>
   </si>
   <si>
-    <t>#40 Brian Burkett - LT</t>
+    <t>#62 Brian Burkett - LT</t>
   </si>
   <si>
     <t>(13:35) 8-Jerry Horne kicks 67 yards from BAD 35 to CCr -2. 27-Darin Cron to CCr 27 for 29 yards. Tackle by 97-Brian Lewis.</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>1-10-CCr 27 (13:31) 6-Fred Ellis pass Pass knocked down by 33-David (Sticky) Vultures. incomplete, intended for 89-Jay Holm.</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
     <t>2-10-CCr 27 (13:28) 6-Fred Ellis pass Pass knocked down by 33-David (Sticky) Vultures. incomplete, intended for 89-Jay Holm.</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>3-10-CCr 27 (13:26) 6-Fred Ellis pass Pass knocked down by 33-David (Sticky) Vultures. incomplete, intended for 27-Darin Cron.</t>
   </si>
@@ -1322,51 +1322,51 @@
   <si>
     <t>BAD 18</t>
   </si>
   <si>
     <t>2-7-BAD 18 (1:35) 6-Fred Ellis pass complete to 11-Michael Raymond to BAD 15 for 3 yards. Tackle by 21-Mark Sae. Nice job by 11-Michael Raymond on that route to lose his coverage. BAD 92-William Brown was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:17</t>
   </si>
   <si>
     <t>BAD 15</t>
   </si>
   <si>
     <t>3-4-BAD 15 (1:16) 6-Fred Ellis pass complete to 15-Ben Charleston for 15 yards. TOUCHDOWN! 15-Ben Charleston breaks down the CB. CCr 11-Michael Raymond was injured on the play. He looks like he should be able to return. BAD 14 CCr 6</t>
   </si>
   <si>
     <t>1:11</t>
   </si>
   <si>
     <t>(1:12) Extra point GOOD by 9-Gregory Dejean. BAD 14 CCr 7</t>
   </si>
   <si>
     <t>#8 Curtis Weeden - QB</t>
   </si>
   <si>
-    <t>#9 Gregory Dejean - K</t>
+    <t>#18 Gregory Dejean - K</t>
   </si>
   <si>
     <t>#98 Harold Riley - MLB</t>
   </si>
   <si>
     <t>(1:12) 9-Gregory Dejean kicks 75 yards from CCr 35 to BAD -10. Touchback.</t>
   </si>
   <si>
     <t>#34 Darryl Arias - FS</t>
   </si>
   <si>
     <t>BAD 25</t>
   </si>
   <si>
     <t>1-10-BAD 25 (1:12) 30-Donald Contreras ran to BAD 28 for 3 yards. Tackle by 99-David Thomas.</t>
   </si>
   <si>
     <t>0:35</t>
   </si>
   <si>
     <t>2-7-BAD 28 (0:34) 27-Larry Smith ran to BAD 30 for 2 yards. Tackle by 95-Dennis Barras.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
@@ -1793,51 +1793,51 @@
   <si>
     <t>Weak I Big WR Post TE Out</t>
   </si>
   <si>
     <t>3-3-BAD 45 (7:52) 18-George Alm pass complete to 27-Larry Smith to CCr 48 for 7 yards. Tackle by 2-Clinton Jackson.</t>
   </si>
   <si>
     <t>7:15</t>
   </si>
   <si>
     <t>1-10-CCr 48 (7:14) 18-George Alm pass incomplete, dropped by 12-Herbert Whitcomb. The offense seems to be calling that play a lot.</t>
   </si>
   <si>
     <t>7:09</t>
   </si>
   <si>
     <t>2-10-CCr 48 (7:10) 18-George Alm pass complete to 16-Joe Weaver to CCr 31 for 16 yards. Tackle by 99-David Thomas.</t>
   </si>
   <si>
     <t>6:30</t>
   </si>
   <si>
     <t>1-10-CCr 31 (6:29) 18-George Alm pass INTERCEPTED by 41-John Roldan at CCr 24. 41-John Roldan to CCr 26 for 2 yards. Tackle by 89-Donald Derryberry. I think the offense is starting to overuse that play.</t>
   </si>
   <si>
-    <t>#23 William William - RB</t>
+    <t>#23 William William - FB</t>
   </si>
   <si>
     <t>6:23</t>
   </si>
   <si>
     <t>1-10-CCr 26 (6:24) 6-Fred Ellis pass Pass knocked down by 21-Mark Sae. incomplete, intended for 82-Anthony Ennis.</t>
   </si>
   <si>
     <t>2-10-CCr 26 (6:20) 6-Fred Ellis pass complete to 11-Michael Raymond to BAD 37 for 36 yards. Tackle by 21-Mark Sae. 21-Mark Sae got away with a hold on that play.</t>
   </si>
   <si>
     <t>5:38</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>1-10-BAD 37 (5:37) 6-Fred Ellis pass complete to 15-Ben Charleston to BAD 36 for 1 yards. Tackle by 21-Mark Sae. 15-Ben Charleston made a great move on the CB. Pressure by 72-Bryant Block.</t>
   </si>
   <si>
     <t>4:54</t>
   </si>
   <si>
     <t>BAD 36</t>
   </si>
@@ -2331,72 +2331,72 @@
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="62" max="62" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="63" max="63" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>