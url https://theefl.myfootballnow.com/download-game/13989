--- v0 (2025-11-09)
+++ v1 (2026-04-16)
@@ -284,186 +284,186 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>SDR has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>CBR</t>
   </si>
   <si>
     <t>CBR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 11-Ronald Goodrich kicks 74 yards from CBR 35 to SDR -9. Touchback.</t>
   </si>
   <si>
     <t>#87 Kenneth Hardin - WR</t>
   </si>
   <si>
-    <t>#55 Richard Young - MLB</t>
-[...2 lines deleted...]
-    <t>#25 Shane Olsen - CB</t>
+    <t>#56 Richard Young - MLB</t>
+  </si>
+  <si>
+    <t>#44 Shane Olsen - CB</t>
   </si>
   <si>
     <t>#24 William Parsons - CB</t>
   </si>
   <si>
     <t>#45 Matthew Sullivan - FS</t>
   </si>
   <si>
     <t>#22 Alvin Collinson - CB</t>
   </si>
   <si>
     <t>#47 Michael Teague - SS</t>
   </si>
   <si>
-    <t>#43 Joshua Colella - SS</t>
-[...5 lines deleted...]
-    <t>#53 Ricky Dorris - WLB</t>
+    <t>#43 Joshua Colella - FS</t>
+  </si>
+  <si>
+    <t>#29 Donald Shaffer - FS</t>
+  </si>
+  <si>
+    <t>#96 Ricky Dorris - WLB</t>
   </si>
   <si>
     <t>#50 Michael Martinez - WLB</t>
   </si>
   <si>
     <t>#11 Ronald Goodrich - K</t>
   </si>
   <si>
     <t>SDR</t>
   </si>
   <si>
     <t>SDR 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-SDR 25 (15:00) 30-Mario Harvey ran to SDR 25 for a short gain. Tackle by 97-Earnest Charette.</t>
   </si>
   <si>
     <t>#11 Franklin Williams - QB</t>
   </si>
   <si>
     <t>#30 Mario Harvey - RB</t>
   </si>
   <si>
     <t>#31 Don Gutierrez - RB</t>
   </si>
   <si>
     <t>#40 Gustavo Bivens - FB</t>
   </si>
   <si>
     <t>#82 Charles Rauscher - TE</t>
   </si>
   <si>
     <t>#84 Jeffrey Cohen - TE</t>
   </si>
   <si>
     <t>#78 Randy Shelby - LT</t>
   </si>
   <si>
     <t>#62 Jacob Ainsworth - LG</t>
   </si>
   <si>
-    <t>#71 Joseph Williams - C</t>
+    <t>#65 Joseph Williams - C</t>
   </si>
   <si>
     <t>#67 Ralph Kung - RG</t>
   </si>
   <si>
     <t>#74 Walter Velasco - RT</t>
   </si>
   <si>
     <t>#67 Jay Rodriguez - DT</t>
   </si>
   <si>
     <t>#97 Earnest Charette - RDE</t>
   </si>
   <si>
-    <t>#64 Bradley Taylor - DT</t>
+    <t>#73 Bradley Taylor - DT</t>
   </si>
   <si>
     <t>#59 Alton Elmore - RDE</t>
   </si>
   <si>
     <t>#94 Matthew Ochoa - RDE</t>
   </si>
   <si>
-    <t>#90 Benny Mackey - SLB</t>
+    <t>#51 Benny Mackey - SLB</t>
   </si>
   <si>
     <t>#58 Charles Miranda - MLB</t>
   </si>
   <si>
     <t>#92 Ed Omalley - WLB</t>
   </si>
   <si>
     <t>#35 Brad Ruiz - CB</t>
   </si>
   <si>
-    <t>#41 Matthew Preston - CB</t>
+    <t>#49 Matthew Preston - CB</t>
   </si>
   <si>
     <t>#28 George Jenkins - SS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>
   <si>
     <t>Dime Normal 4 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-SDR 25 (14:18) 11-Franklin Williams pass incomplete, intended for 88-Lewis Hatch. CBR 59-Alton Elmore was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#88 Lewis Hatch - WR</t>
   </si>
   <si>
     <t>#80 Casey Maldonado - WR</t>
   </si>
   <si>
-    <t>#84 Raymond Singletary - WR</t>
-[...2 lines deleted...]
-    <t>#23 Robert Golson - FS</t>
+    <t>#88 Raymond Singletary - WR</t>
+  </si>
+  <si>
+    <t>#34 Robert Golson - FS</t>
   </si>
   <si>
     <t>#49 Anthony Britton - CB</t>
   </si>
   <si>
     <t>#45 Richard Moore - FS</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>Singleback 4 Wide Clear Center</t>
   </si>
   <si>
     <t>3-10-SDR 25 (14:14) 11-Franklin Williams pass complete to 84-Raymond Singletary to SDR 39 for 14 yards. Tackle by 23-Robert Golson.</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>SDR 39</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>1-10-CBR 20 (10:43) 11-Franklin Williams pass complete to 88-Lewis Hatch to CBR 14 for 6 yards. Tackle by 49-Anthony Britton.</t>
   </si>
   <si>
     <t>#34 James Furman - RB</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>CBR 14</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-4-CBR 14 (10:07) 31-Don Gutierrez ran to CBR 11 for 3 yards. Tackle by 92-Ed Omalley.</t>
   </si>
   <si>
-    <t>#83 George Sacks - TE</t>
+    <t>#71 George Sacks - LT</t>
   </si>
   <si>
     <t>#70 Terrance Cason - DT</t>
   </si>
   <si>
     <t>9:30</t>
   </si>
   <si>
     <t>CBR 11</t>
   </si>
   <si>
     <t>Singleback 4 Wide WR Crosses</t>
   </si>
   <si>
     <t>3-1-CBR 11 (9:29) 11-Franklin Williams pass complete to 87-Kenneth Hardin to CBR 7 for 4 yards. Tackle by 23-Robert Golson.</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
     <t>CBR 7</t>
   </si>
   <si>
     <t>1-7-CBR 7 (8:48) 11-Franklin Williams pass Pass knocked down by 41-Matthew Preston. incomplete, intended for 84-Raymond Singletary. 49-Anthony Britton got away with a hold on that play. PENALTY - Pass Interference (CBR 41-Matthew Preston)</t>
   </si>
@@ -626,78 +626,78 @@
   <si>
     <t>(8:41) 2-Robert Metzger kicks 75 yards from SDR 35 to CBR -10. Touchback.</t>
   </si>
   <si>
     <t>#20 Jerry Kaplan - RB</t>
   </si>
   <si>
     <t>CBR 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>1-10-CBR 25 (8:41) 30-Jonathan Ludwig ran to CBR 34 for 9 yards. 30-Jonathan Ludwig FUMBLES (45-Matthew Sullivan) recovered by SDR-45-Matthew Sullivan to CBR 32 for 3 yards. Tackle by 76-Edward Oswald.</t>
   </si>
   <si>
     <t>#8 David Stringfellow - QB</t>
   </si>
   <si>
     <t>#30 Jonathan Ludwig - RB</t>
   </si>
   <si>
-    <t>#89 Douglas Elder - FB</t>
+    <t>#36 Douglas Elder - FB</t>
   </si>
   <si>
     <t>#81 Roberto Bullock - TE</t>
   </si>
   <si>
-    <t>#82 Thomas Campbell - WR</t>
+    <t>#16 Thomas Campbell - WR</t>
   </si>
   <si>
     <t>#87 Kelly Sanders - WR</t>
   </si>
   <si>
     <t>#76 Edward Oswald - RT</t>
   </si>
   <si>
     <t>#75 Darrell Jensen - LG</t>
   </si>
   <si>
     <t>#71 Jaime Gomesano - C</t>
   </si>
   <si>
-    <t>#70 Stanley Callahan - RG</t>
+    <t>#51 Stanley Callahan - RG</t>
   </si>
   <si>
     <t>#50 Stephen Perez - RT</t>
   </si>
   <si>
-    <t>#99 Larry Condon - LDE</t>
+    <t>#66 Larry Condon - LDE</t>
   </si>
   <si>
     <t>#95 Antonio Johnson - DT</t>
   </si>
   <si>
     <t>#90 Gary Braddock - DT</t>
   </si>
   <si>
     <t>#98 Jim Sears - RDE</t>
   </si>
   <si>
     <t>#51 Charles Marr - SLB</t>
   </si>
   <si>
     <t>8:35</t>
   </si>
   <si>
     <t>CBR 32</t>
   </si>
   <si>
     <t>Singleback Empty 4 Short Posts</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
@@ -1463,51 +1463,51 @@
   <si>
     <t>Singleback Big HB Pitch Weak</t>
   </si>
   <si>
     <t>3-10-SDR 20 (6:54) 31-Don Gutierrez ran to SDR 23 for 3 yards. Tackle by 92-Ed Omalley. CBR 92-Ed Omalley was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:16</t>
   </si>
   <si>
     <t>SDR 23</t>
   </si>
   <si>
     <t>4-7-SDR 23 (6:15) 4-Robert Lott punts 51 yards to CBR 26. Fair Catch by 20-Jerry Kaplan.</t>
   </si>
   <si>
     <t>6:07</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>1-10-CBR 26 (6:08) 22-Edward Bunce ran to CBR 33 for 8 yards. Tackle by 43-Christopher Hahn.</t>
   </si>
   <si>
-    <t>#43 Christopher Hahn - SS</t>
+    <t>#49 Christopher Hahn - SS</t>
   </si>
   <si>
     <t>5:30</t>
   </si>
   <si>
     <t>CBR 33</t>
   </si>
   <si>
     <t>2-2-CBR 33 (5:29) 22-Edward Bunce ran to CBR 35 for 2 yards. Tackle by 55-Richard Young.</t>
   </si>
   <si>
     <t>4:50</t>
   </si>
   <si>
     <t>3-1-CBR 35 (4:49) 22-Edward Bunce ran to CBR 35 for a short gain. Tackle by 50-Michael Martinez.</t>
   </si>
   <si>
     <t>4:06</t>
   </si>
   <si>
     <t>4-1-CBR 35 (4:05) 10-Charles Dalton punts 44 yards to SDR 21. 87-Kenneth Hardin to SDR 23 for 2 yards. Tackle by 41-Matthew Preston.</t>
   </si>
   <si>
     <t>3:57</t>
   </si>
@@ -1811,51 +1811,51 @@
   <si>
     <t>2-2-SDR 48 (2:00) 8-David Stringfellow pass incomplete, dropped by 81-Roberto Bullock.</t>
   </si>
   <si>
     <t>1:54</t>
   </si>
   <si>
     <t>3-2-SDR 48 (1:55) 8-David Stringfellow pass Pass knocked down by 43-Joshua Colella. incomplete, intended for 82-Thomas Campbell.</t>
   </si>
   <si>
     <t>1:50</t>
   </si>
   <si>
     <t>4-2-SDR 48 (1:51) 10-Charles Dalton punts 38 yards to SDR 10.</t>
   </si>
   <si>
     <t>1-10-SDR 10 (1:44) 31-Don Gutierrez ran to SDR 12 for 3 yards. Tackle by 64-Bradley Taylor.</t>
   </si>
   <si>
     <t>#9 Donald Martin - QB</t>
   </si>
   <si>
     <t>#68 Joe Ronning - LG</t>
   </si>
   <si>
-    <t>#69 Joshua Paugh - C</t>
+    <t>#76 Joshua Paugh - C</t>
   </si>
   <si>
     <t>1:04</t>
   </si>
   <si>
     <t>2-7-SDR 12 (1:03) 31-Don Gutierrez ran to SDR 17 for 5 yards. Tackle by 92-Ed Omalley.</t>
   </si>
   <si>
     <t>0:27</t>
   </si>
   <si>
     <t>SDR 17</t>
   </si>
   <si>
     <t>3-2-SDR 17 (0:26) 31-Don Gutierrez ran to SDR 26 for 9 yards. Tackle by 41-Matthew Preston.</t>
   </si>
   <si>
     <t>End of fourth quarter.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>