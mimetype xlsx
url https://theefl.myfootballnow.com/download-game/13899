--- v9 (2026-09-09)
+++ v10 (2026-09-29)
@@ -368,111 +368,111 @@
   <si>
     <t>#84 Grant Holmes - TE</t>
   </si>
   <si>
     <t>#83 Morgan Colbert - WR</t>
   </si>
   <si>
     <t>#1 James Henning - WR</t>
   </si>
   <si>
     <t>#55 Mike Zuniga - LT</t>
   </si>
   <si>
     <t>#65 Kenneth Galindo - C</t>
   </si>
   <si>
     <t>#67 Timothy Nelson - C</t>
   </si>
   <si>
     <t>#68 Jose Arroyo - RG</t>
   </si>
   <si>
     <t>#50 Marion Livingston - LT</t>
   </si>
   <si>
-    <t>#79 Ralph Johnson - LDE</t>
+    <t>#79 Ralph Johnson - DT</t>
   </si>
   <si>
     <t>#4 Joseph Hubbs - LDE</t>
   </si>
   <si>
     <t>#51 Randall Griffin - DT</t>
   </si>
   <si>
-    <t>#78 Wayne Schultz - RDE</t>
+    <t>#98 Wayne Schultz - RDE</t>
   </si>
   <si>
     <t>#56 Steven Nicely - SLB</t>
   </si>
   <si>
     <t>#90 James Moore - MLB</t>
   </si>
   <si>
     <t>#93 Scott Nemeth - WLB</t>
   </si>
   <si>
     <t>#22 Vernon Driver - CB</t>
   </si>
   <si>
     <t>#37 Raymond Davis - CB</t>
   </si>
   <si>
     <t>#21 Orlando Smith - SS</t>
   </si>
   <si>
     <t>#39 Brett Rainey - FS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>ChW 34</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-1-CGW 34 (14:17) 8-Mark Garcia pass Pass knocked down by 36-Francis Sharma. incomplete, intended for 83-Grant Holmes.</t>
   </si>
   <si>
     <t>#52 Christopher Strickland - RG</t>
   </si>
   <si>
     <t>#96 Keith Rouse - LDE</t>
   </si>
   <si>
     <t>#62 Steven Gordon - DT</t>
   </si>
   <si>
     <t>#91 Willie Swanson - WLB</t>
   </si>
   <si>
-    <t>#94 Alan Duong - MLB</t>
+    <t>#94 Alan Duong - SLB</t>
   </si>
   <si>
     <t>#93 Harry Wright - WLB</t>
   </si>
   <si>
     <t>#2 Francis Sharma - CB</t>
   </si>
   <si>
     <t>#38 Willie Bailey - SS</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-1-CGW 34 (14:14) 8-Mark Garcia pass complete to 31-Randy Wood to CGW 42 for 8 yards.</t>
   </si>
   <si>
     <t>#80 Lake Dawson - WR</t>
   </si>