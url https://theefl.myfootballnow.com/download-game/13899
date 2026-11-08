--- v10 (2026-09-29)
+++ v11 (2026-11-08)
@@ -665,51 +665,51 @@
   <si>
     <t>1-10-BBm 33 (9:54) 6-Craig Garza pass incomplete, intended for 30-Jeromy Evans.</t>
   </si>
   <si>
     <t>#45 Dennis Moore - FB</t>
   </si>
   <si>
     <t>#93 Clyde Sanchez - SLB</t>
   </si>
   <si>
     <t>#53 Ray Pearson - WLB</t>
   </si>
   <si>
     <t>9:51</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-10-BBm 33 (9:52) 13-Jack Calabrese ran to BBm 32 for -1 yards. Tackle by 52-Leo Michalski.</t>
   </si>
   <si>
-    <t>#34 Zachary Marroquin - FB</t>
+    <t>#40 Zachary Marroquin - TE</t>
   </si>
   <si>
     <t>#82 Christopher Morgan - TE</t>
   </si>
   <si>
     <t>#75 Charles Tate - RDE</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
   <si>
     <t>3-11-BBm 32 (9:18) 13-Jack Calabrese ran to BBm 37 for 5 yards. Tackle by 9-Ozzie Albies.</t>
   </si>
   <si>
     <t>8:34</t>
   </si>
   <si>
     <t>BBm 37</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>