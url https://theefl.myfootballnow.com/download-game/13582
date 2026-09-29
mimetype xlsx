--- v9 (2026-09-09)
+++ v10 (2026-09-29)
@@ -344,87 +344,87 @@
   <si>
     <t>#9 Victor Daugherty - K</t>
   </si>
   <si>
     <t>ROC</t>
   </si>
   <si>
     <t>ROC 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-ROC 25 (15:00) 34-Jimmy Taylor ran to ROC 24 for -1 yards. Tackle by 64-Howard Buchanan.</t>
   </si>
   <si>
     <t>#5 Richard Barbour - QB</t>
   </si>
   <si>
     <t>#2 Willie Droppett - RB</t>
   </si>
   <si>
-    <t>#34 Jimmy Taylor - FB</t>
+    <t>#41 Jimmy Taylor - FB</t>
   </si>
   <si>
     <t>#80 Mason Jahr - WR</t>
   </si>
   <si>
     <t>#83 Gerry Giles - WR</t>
   </si>
   <si>
     <t>#67 Stephen Mixon - RT</t>
   </si>
   <si>
     <t>#51 Clifford Knox - LG</t>
   </si>
   <si>
     <t>#62 Max Schneider - C</t>
   </si>
   <si>
     <t>#53 Michael Griffin - RG</t>
   </si>
   <si>
     <t>#71 Vernon Byrne - RT</t>
   </si>
   <si>
-    <t>#79 Ralph Johnson - LDE</t>
+    <t>#79 Ralph Johnson - DT</t>
   </si>
   <si>
     <t>#54 Howard Buchanan - DT</t>
   </si>
   <si>
-    <t>#78 Wayne Schultz - RDE</t>
+    <t>#98 Wayne Schultz - RDE</t>
   </si>
   <si>
     <t>#91 Willie Swanson - WLB</t>
   </si>
   <si>
-    <t>#50 Manuel Pitt - MLB</t>
+    <t>#90 Manuel Pitt - MLB</t>
   </si>
   <si>
     <t>#93 Scott Nemeth - WLB</t>
   </si>
   <si>
     <t>#37 Raymond Davis - CB</t>
   </si>
   <si>
     <t>#2 Francis Sharma - CB</t>
   </si>
   <si>
     <t>#38 Willie Bailey - SS</t>
   </si>
   <si>
     <t>#21 Orlando Smith - SS</t>
   </si>
   <si>
     <t>#46 Walter Barlow - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>ROC 24</t>
   </si>
@@ -569,51 +569,51 @@
   <si>
     <t>2-10-BBm 42 (13:23) 6-Craig Garza pass Pass knocked down by 28-Charles Canchola. incomplete, intended for 87-Eddie Jones.</t>
   </si>
   <si>
     <t>13:18</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-10-BBm 42 (13:19) 6-Craig Garza pass complete to 13-Jack Calabrese to BBm 43 for 1 yards. Tackle by 40-Gerardo Montgomery.</t>
   </si>
   <si>
     <t>#83 John Bonds - TE</t>
   </si>
   <si>
     <t>#43 John Caesar - WR</t>
   </si>
   <si>
     <t>#68 Michael White - DT</t>
   </si>
   <si>
-    <t>#40 Gerardo Montgomery - SLB</t>
+    <t>#54 Gerardo Montgomery - SLB</t>
   </si>
   <si>
     <t>#23 Malcolm Pace - CB</t>
   </si>
   <si>
     <t>12:46</t>
   </si>
   <si>
     <t>BBm 43</t>
   </si>
   <si>
     <t>4-9-BBm 43 (12:45) 3-Jamel Best punts 45 yards to ROC 13. Fair Catch by 80-Mason Jahr. BBm 72-John Hays was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#3 Jamel Best - P</t>
   </si>
   <si>
     <t>#71 Michael Bradshaw - LT</t>
   </si>
   <si>
     <t>#77 Raymond Edwards - RT</t>
   </si>
   <si>
     <t>#58 Jason Rodriguez - RT</t>
   </si>