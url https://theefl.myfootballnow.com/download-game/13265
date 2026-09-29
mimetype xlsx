--- v7 (2026-07-31)
+++ v8 (2026-09-29)
@@ -338,93 +338,93 @@
   <si>
     <t>#98 Benjamin Sayre - RDE</t>
   </si>
   <si>
     <t>#25 Darrick Beaulieu - CB</t>
   </si>
   <si>
     <t>#16 Kevin Stagner - K</t>
   </si>
   <si>
     <t>DVD</t>
   </si>
   <si>
     <t>DVD 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-ODr 25 (15:00) 7-Bryan Seefeldt ran to ODr 38 for 13 yards. Tackle by 39-John Hallmark.</t>
   </si>
   <si>
-    <t>#10 Doug Rademacher - QB</t>
+    <t>#13 Doug Rademacher - QB</t>
   </si>
   <si>
     <t>#7 Bryan Seefeldt - RB</t>
   </si>
   <si>
     <t>#44 Jon Wright - FB</t>
   </si>
   <si>
     <t>#88 Jason Lawrence - WR</t>
   </si>
   <si>
     <t>#59 Ryan Henderson - LT</t>
   </si>
   <si>
     <t>#75 Franklin Wallace - LG</t>
   </si>
   <si>
     <t>#60 William Mohn - C</t>
   </si>
   <si>
     <t>#69 Hung Hughs - RG</t>
   </si>
   <si>
     <t>#70 Richard Durr - RT</t>
   </si>
   <si>
     <t>#77 Bill Minch - DT</t>
   </si>
   <si>
     <t>#68 Michael White - DT</t>
   </si>
   <si>
     <t>#78 Curtis Prescott - DT</t>
   </si>
   <si>
     <t>#77 Robert Davis - RDE</t>
   </si>
   <si>
     <t>#55 Cole  Slaugh - MLB</t>
   </si>
   <si>
-    <t>#40 Gerardo Montgomery - SLB</t>
+    <t>#54 Gerardo Montgomery - SLB</t>
   </si>
   <si>
     <t>#28 Robert Gilliam - FS</t>
   </si>
   <si>
     <t>#33 Jason Drummond - CB</t>
   </si>
   <si>
     <t>#7 Frank Sherrod - CB</t>
   </si>
   <si>
     <t>#39 John Hallmark - SS</t>
   </si>
   <si>
     <t>#22 Steven Muniz - CB</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Timeout ODr</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
@@ -671,51 +671,51 @@
   <si>
     <t>#64 John Jones - WLB</t>
   </si>
   <si>
     <t>#23 James McCray - CB</t>
   </si>
   <si>
     <t>#43 Bryan Jin - SS</t>
   </si>
   <si>
     <t>#39 Jeremiah Sipe - FS</t>
   </si>
   <si>
     <t>10:04</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>2-9-ROC 26 (10:03) 34-Jimmy Taylor ran to ROC 31 for 5 yards. Tackle by 92-Mark George.</t>
   </si>
   <si>
     <t>#33 Timothy Hill - RB</t>
   </si>
   <si>
-    <t>#34 Jimmy Taylor - FB</t>
+    <t>#41 Jimmy Taylor - FB</t>
   </si>
   <si>
     <t>#25 William Guerrero - RB</t>
   </si>
   <si>
     <t>9:18</t>
   </si>
   <si>
     <t>ROC 31</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>3-4-ROC 31 (9:17) 11-Jerry Kaplan ran to ROC 30 for -1 yards. Tackle by 91-Hubert Eaton.</t>
   </si>
   <si>
     <t>#18 Roy Kahle - WR</t>
   </si>
   <si>
     <t>#48 Scooter Springs - TE</t>
   </si>