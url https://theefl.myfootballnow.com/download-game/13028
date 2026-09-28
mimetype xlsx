--- v5 (2026-08-22)
+++ v6 (2026-09-28)
@@ -362,81 +362,81 @@
   <si>
     <t>#7 James Murray - QB</t>
   </si>
   <si>
     <t>#28 William Duprey - RB</t>
   </si>
   <si>
     <t>#84 Herbert Creech - TE</t>
   </si>
   <si>
     <t>#88 Keith Torres - WR</t>
   </si>
   <si>
     <t>#13 Doug Brown - WR</t>
   </si>
   <si>
     <t>#83 Travis Cox - WR</t>
   </si>
   <si>
     <t>#78 Francis Swift - LT</t>
   </si>
   <si>
     <t>#57 Charles Bailey - RG</t>
   </si>
   <si>
-    <t>#72 George Ramos - C</t>
+    <t>#79 George Ramos - C</t>
   </si>
   <si>
     <t>#63 John Sanders - LG</t>
   </si>
   <si>
     <t>#77 Ken Trammell - RT</t>
   </si>
   <si>
     <t>#61 Kenneth Romo - LDE</t>
   </si>
   <si>
     <t>#94 Robert Charles - DT</t>
   </si>
   <si>
     <t>#71 Robert Goldsmith - RDE</t>
   </si>
   <si>
     <t>#58 Alan Murphy - SLB</t>
   </si>
   <si>
     <t>#96 Carl Turner - MLB</t>
   </si>
   <si>
     <t>#90 Chester Baldwin - WLB</t>
   </si>
   <si>
     <t>#33 Joe Fulcher - CB</t>
   </si>
   <si>
-    <t>#13 Timothy Larimore - CB</t>
+    <t>#40 Timothy Larimore - CB</t>
   </si>
   <si>
     <t>#34 Charles Adams - CB</t>
   </si>
   <si>
     <t>#21 Mark Sae - CB</t>
   </si>
   <si>
     <t>#20 David McGuire - FS</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
   <si>
     <t>CFs 29</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>2-6-MFs 29 (14:25) 7-James Murray pass Pass knocked down by 33-Joe Fulcher. incomplete, intended for 28-William Duprey.</t>
   </si>
   <si>
     <t>14:21</t>
   </si>