--- v6 (2026-09-28)
+++ v7 (2026-10-21)
@@ -566,51 +566,51 @@
   <si>
     <t>#39 Anthony Wills - CB</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-10-BRB 24 (13:30) 22-Nathan Baker ran to BRB 28 for 4 yards. Tackle by 22-Michael Reynosa.</t>
   </si>
   <si>
     <t>#22 Nathan Baker - RB</t>
   </si>
   <si>
     <t>#29 Joseph Moore - FB</t>
   </si>
   <si>
     <t>#82 James Maloney - TE</t>
   </si>
   <si>
-    <t>#58 Clarence Truitt - WLB</t>
+    <t>#54 Clarence Truitt - WLB</t>
   </si>
   <si>
     <t>12:46</t>
   </si>
   <si>
     <t>BRB 28</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>3-6-BRB 28 (12:45) 9-Charles Collins pass complete to 80-Mark Mousseau to BRB 40 for 12 yards. Tackle by 23-Paul Hodson.</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>BRB 40</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
@@ -650,51 +650,51 @@
   <si>
     <t>10:05</t>
   </si>
   <si>
     <t>BRB 41</t>
   </si>
   <si>
     <t>4-9-BRB 41 (10:04) 19-Terry Jones punts 51 yards to MFs 8. BRB 74-Victor Bradburn was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#11 Terry Jones - P</t>
   </si>
   <si>
     <t>#65 Michael Richardson - C</t>
   </si>
   <si>
     <t>#74 Victor Bradburn - RT</t>
   </si>
   <si>
     <t>#53 Leroy Mayfield - LT</t>
   </si>
   <si>
     <t>#75 Miguel Slay - RG</t>
   </si>
   <si>
-    <t>#99 Arnold Moncada - DT</t>
+    <t>#72 Arnold Moncada - DT</t>
   </si>
   <si>
     <t>9:53</t>
   </si>
   <si>
     <t>CFs 8</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-MFs 8 (9:54) 7-James Murray pass complete to 80-Nathan Solomon to MFs 14 for 6 yards. Tackle by 13-Timothy Larimore.</t>
   </si>
   <si>
     <t>9:16</t>
   </si>
   <si>
     <t>CFs 14</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>