--- v7 (2026-08-01)
+++ v8 (2026-09-30)
@@ -602,72 +602,72 @@
   <si>
     <t>#7 James Latham - K</t>
   </si>
   <si>
     <t>#70 Marvin McAdory - RT</t>
   </si>
   <si>
     <t>#66 Maurice Hamilton - RDE</t>
   </si>
   <si>
     <t>#50 Chester Frazee - SLB</t>
   </si>
   <si>
     <t>#79 Dave Valentine - RDE</t>
   </si>
   <si>
     <t>9:07</t>
   </si>
   <si>
     <t>BBF 35</t>
   </si>
   <si>
     <t>(9:08) 16-James Latham kicks 68 yards from BBF 35 to STL -3. Touchback.</t>
   </si>
   <si>
-    <t>#85 Joe Phillips - WR</t>
+    <t>#80 Joe Phillips - WR</t>
   </si>
   <si>
     <t>STL 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-STL 25 (9:08) 1-David Drew pass complete to 83-William Lorenzo to BBF 49 for 26 yards. Tackle by 41-Christopher Clever. 83-William Lorenzo did some fancy footwork there.</t>
   </si>
   <si>
     <t>#4 David Drew - QB</t>
   </si>
   <si>
     <t>#35 Joseph Stewart - RB</t>
   </si>
   <si>
-    <t>#31 Matthew Wade - RB</t>
+    <t>#31 Matthew Wade - FB</t>
   </si>
   <si>
     <t>#83 William Lorenzo - TE</t>
   </si>
   <si>
     <t>#87 Marcus Light - WR</t>
   </si>
   <si>
     <t>#77 Alvin Connelly - LT</t>
   </si>
   <si>
     <t>#71 Milford Higdon - LG</t>
   </si>
   <si>
     <t>#66 Joseph Lemond - RG</t>
   </si>
   <si>
     <t>#70 Darwin Williams - C</t>
   </si>
   <si>
     <t>#71 Eric Beck - RT</t>
   </si>
   <si>
     <t>#90 Ernesto Rodriguez - LDE</t>
   </si>