--- v6 (2026-08-01)
+++ v7 (2026-10-20)
@@ -311,66 +311,66 @@
   <si>
     <t>#88 Wayne Whitson - RB</t>
   </si>
   <si>
     <t>#54 Darius Dick - MLB</t>
   </si>
   <si>
     <t>#97 Chester Pratt - MLB</t>
   </si>
   <si>
     <t>#30 Earl Delacruz - FB</t>
   </si>
   <si>
     <t>#68 Ramon Orozco - DT</t>
   </si>
   <si>
     <t>#59 Gary Reda - SLB</t>
   </si>
   <si>
     <t>#91 Christopher Reeves - RDE</t>
   </si>
   <si>
     <t>#29 Archie Kimbrell - SS</t>
   </si>
   <si>
-    <t>#94 Antonio Petit - WLB</t>
+    <t>#55 Antonio Petit - WLB</t>
   </si>
   <si>
     <t>#40 George Jones - CB</t>
   </si>
   <si>
     <t>#34 Pierre Carter - CB</t>
   </si>
   <si>
     <t>#17 Albert Whittington - K</t>
   </si>
   <si>
-    <t>MTL</t>
-[...2 lines deleted...]
-    <t>MTL 25</t>
+    <t>MMR</t>
+  </si>
+  <si>
+    <t>MMR 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 25 (15:00) 32-David Leonard ran to MTL 25 for a short gain. Tackle by 70-Roger Brooks. MTL 89-Vernon Duke was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#7 Norris Gorman - QB</t>
   </si>
   <si>
     <t>#32 David Leonard - RB</t>
   </si>
   <si>
     <t>#47 Donovan Smith - TE</t>
   </si>
   <si>
     <t>#87 Adam Kenney - WR</t>
   </si>
   <si>
     <t>#35 Robert Washington - FB</t>
   </si>
@@ -395,81 +395,81 @@
   <si>
     <t>#62 John States - DT</t>
   </si>
   <si>
     <t>#98 Charlie Williams - DT</t>
   </si>
   <si>
     <t>#70 Roger Brooks - RDE</t>
   </si>
   <si>
     <t>#51 Eric Hackett - MLB</t>
   </si>
   <si>
     <t>#53 Ray Pearson - WLB</t>
   </si>
   <si>
     <t>#30 Tony Ellwood - CB</t>
   </si>
   <si>
     <t>#36 Albert Sanders - CB</t>
   </si>
   <si>
     <t>#47 Carlos Bee - CB</t>
   </si>
   <si>
-    <t>#26 Bernard Lundquist - CB</t>
+    <t>#49 Bernard Lundquist - CB</t>
   </si>
   <si>
     <t>#27 Chad Green - SS</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-MTL 25 (14:22) 32-David Leonard ran to MTL 25 for a short loss. Tackle by 70-Roger Brooks.</t>
   </si>
   <si>
     <t>#75 Sylvester Hannah - C</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>3-10-MTL 25 (13:40) 32-David Leonard ran to MTL 40 for 15 yards. Tackle by 26-Bernard Lundquist.</t>
   </si>
   <si>
     <t>13:06</t>
   </si>
   <si>
-    <t>MTL 40</t>
+    <t>MMR 40</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>3-4 Normal OLBs Blitz</t>
   </si>
   <si>
     <t>1-10-MTL 40 (13:05) 30-Earl Delacruz ran to BLJ 49 for 11 yards. Tackle by 30-Tony Ellwood.</t>
   </si>
   <si>
     <t>#98 Gary Dupuy - SLB</t>
   </si>
   <si>
     <t>#37 Sebastian Moser - FS</t>
   </si>
   <si>
     <t>12:27</t>
   </si>
   <si>
     <t>BBr 49</t>
   </si>
   <si>
     <t>Strong I Normal FB Trap Weak</t>
   </si>
@@ -548,51 +548,51 @@
   <si>
     <t>4-6-BLJ 33 (9:10) 1-Robert Perez 51 yard field goal is GOOD. MTL 3 BLJ 0</t>
   </si>
   <si>
     <t>#2 Daniel Bourgault - QB</t>
   </si>
   <si>
     <t>#1 Robert Perez - K</t>
   </si>
   <si>
     <t>#58 Richard Jones - LT</t>
   </si>
   <si>
     <t>#84 William Golightly - TE</t>
   </si>
   <si>
     <t>#92 Carl Scott - WLB</t>
   </si>
   <si>
     <t>#51 Werner Hoyt - LDE</t>
   </si>
   <si>
     <t>9:06</t>
   </si>
   <si>
-    <t>MTL 35</t>
+    <t>MMR 35</t>
   </si>
   <si>
     <t>(9:07) 1-Robert Perez kicks 75 yards from MTL 35 to BLJ -10. Touchback.</t>
   </si>
   <si>
     <t>#28 Noel Brixey - WR</t>
   </si>
   <si>
     <t>#20 Gus Buchanan - CB</t>
   </si>
   <si>
     <t>#29 Steven Riter - CB</t>
   </si>
   <si>
     <t>BBr 25</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Weak Side Blitz</t>
   </si>
   <si>
     <t>1-10-BLJ 25 (9:07) 3-Rickey Lorusso pass complete to 80-Theodore Whitten to BLJ 33 for 8 yards. Tackle by 34-Pierre Carter.</t>
   </si>
@@ -644,201 +644,201 @@
   <si>
     <t>#45 Alan Eley - WLB</t>
   </si>
   <si>
     <t>8:23</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>2-2-BLJ 33 (8:22) 3-Rickey Lorusso pass complete to 80-Theodore Whitten to MTL 42 for 24 yards. Tackle by 34-Pierre Carter.</t>
   </si>
   <si>
     <t>#83 William Loop - TE</t>
   </si>
   <si>
     <t>#64 Brian Blankenship - DT</t>
   </si>
   <si>
     <t>7:47</t>
   </si>
   <si>
-    <t>MTL 42</t>
+    <t>MMR 42</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR2 Deep Post</t>
   </si>
   <si>
     <t>1-10-MTL 42 (7:46) 3-Rickey Lorusso pass complete to 19-Ronald Long to MTL 33 for 10 yards. Tackle by 95-Alan Eley. 19-Ronald Long did some fancy footwork there.</t>
   </si>
   <si>
     <t>#89 Ronald Long - WR</t>
   </si>
   <si>
     <t>7:04</t>
   </si>
   <si>
-    <t>MTL 33</t>
+    <t>MMR 33</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-1-MTL 33 (7:03) 4-Jimmy Baer ran to MTL 32 for 1 yards. Tackle by 50-Thomas Roach.</t>
   </si>
   <si>
     <t>#4 Jimmy Baer - RB</t>
   </si>
   <si>
     <t>6:20</t>
   </si>
   <si>
-    <t>MTL 32</t>
+    <t>MMR 32</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MTL 32 (6:19) 28-Noel Brixey ran to MTL 31 for 1 yards. Tackle by 50-Thomas Roach.</t>
   </si>
   <si>
     <t>6:17</t>
   </si>
   <si>
     <t>Timeout BLJ</t>
   </si>
   <si>
     <t>5:47</t>
   </si>
   <si>
-    <t>MTL 31</t>
+    <t>MMR 31</t>
   </si>
   <si>
     <t>Singleback Big TE Flat Curl</t>
   </si>
   <si>
     <t>2-9-MTL 31 (5:48) 3-Rickey Lorusso pass complete to 89-Donald Giffin to MTL 26 for 4 yards. Tackle by 94-Antonio Petit.</t>
   </si>
   <si>
     <t>#89 Donald Giffin - TE</t>
   </si>
   <si>
     <t>5:05</t>
   </si>
   <si>
-    <t>MTL 26</t>
+    <t>MMR 26</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>3-5-MTL 26 (5:04) 3-Rickey Lorusso pass complete to 83-William Loop to MTL 24 for 3 yards. Tackle by 34-Pierre Carter.</t>
   </si>
   <si>
     <t>#41 Joshua Miller - FB</t>
   </si>
   <si>
     <t>4:24</t>
   </si>
   <si>
-    <t>MTL 24</t>
+    <t>MMR 24</t>
   </si>
   <si>
     <t>4-2-MTL 24 (4:23) 17-Albert Whittington 41 yard field goal is GOOD. MTL 3 BLJ 3</t>
   </si>
   <si>
     <t>#8 Richard Hunt - P</t>
   </si>
   <si>
     <t>#72 Hector Astorga - RT</t>
   </si>
   <si>
     <t>#66 Robert Monroe - LG</t>
   </si>
   <si>
     <t>4:18</t>
   </si>
   <si>
     <t>(4:19) 17-Albert Whittington kicks 71 yards from BLJ 35 to MTL -6. 88-Wayne Whitson to MTL 17 for 23 yards. Tackle by 30-Tony Ellwood.</t>
   </si>
   <si>
     <t>4:15</t>
   </si>
   <si>
-    <t>MTL 17</t>
+    <t>MMR 17</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>1-10-MTL 17 (4:16) PENALTY - False Start (MTL 42-Brett Williams)</t>
   </si>
   <si>
-    <t>MTL 12</t>
+    <t>MMR 12</t>
   </si>
   <si>
     <t>Split Backs Normal Weak Pitch Sweep</t>
   </si>
   <si>
     <t>1-15-MTL 12 (4:16) 32-David Leonard ran to MTL 18 for 6 yards. Tackle by 57-Ray Pearson.</t>
   </si>
   <si>
     <t>3:31</t>
   </si>
   <si>
-    <t>MTL 18</t>
+    <t>MMR 18</t>
   </si>
   <si>
     <t>2-9-MTL 18 (3:30) 32-David Leonard ran to MTL 20 for 2 yards. Tackle by 57-Ray Pearson.</t>
   </si>
   <si>
     <t>2:49</t>
   </si>
   <si>
-    <t>MTL 20</t>
+    <t>MMR 20</t>
   </si>
   <si>
     <t>3-7-MTL 20 (2:48) 30-Earl Delacruz ran to MTL 19 for -1 yards. Tackle by 70-Roger Brooks.</t>
   </si>
   <si>
     <t>2:15</t>
   </si>
   <si>
-    <t>MTL 19</t>
+    <t>MMR 19</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-8-MTL 19 (2:14) 3-Mike Taylor punts 50 yards to BLJ 31. Fair Catch by 28-Noel Brixey.</t>
   </si>
   <si>
     <t>#3 Mike Taylor - P</t>
   </si>
   <si>
     <t>2:06</t>
   </si>
   <si>
     <t>BBr 31</t>
   </si>
   <si>
     <t>Split Backs 3 Wide RB Curls</t>
   </si>
   <si>
     <t>Nickel Strong Double LB plus CB3 Blitz</t>
   </si>
@@ -905,72 +905,72 @@
   <si>
     <t>BBr 43</t>
   </si>
   <si>
     <t>2-9-BLJ 43 (14:25) 28-Noel Brixey ran to BLJ 42 for -1 yards. Tackle by 57-James Barnes.</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>3-10-BLJ 42 (13:39) 3-Rickey Lorusso pass incomplete, dropped by 81-Paul Verduzco. The coverage on that play was extremely tight.</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>4-10-BLJ 42 (13:36) 8-Richard Hunt punts 50 yards to MTL 8. 87-Adam Kenney to MTL 15 for 7 yards. Tackle by 51-Eric Hackett.</t>
   </si>
   <si>
     <t>13:27</t>
   </si>
   <si>
-    <t>MTL 15</t>
+    <t>MMR 15</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>1-10-MTL 15 (13:28) 17-Norris Gorman pass incomplete, dropped by 87-Adam Kenney. Pressure by 70-Roger Brooks.</t>
   </si>
   <si>
     <t>13:23</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>2-10-MTL 15 (13:24) 17-Norris Gorman sacked at MTL 6 for -10 yards (68-Charlie Williams). Sack allowed by 79-Nicholas Moore. 79-Nicholas Moore was caught flat-footed on this play.</t>
   </si>
   <si>
     <t>12:44</t>
   </si>
   <si>
-    <t>MTL 6</t>
+    <t>MMR 6</t>
   </si>
   <si>
     <t>Singleback 4 Wide Post and Drag</t>
   </si>
   <si>
     <t>Dime Normal Double WR1 WR2</t>
   </si>
   <si>
     <t>3-20-MTL 6 (12:43) 17-Norris Gorman sacked at MTL -2 for -8 yards (70-Roger Brooks). Sack allowed by 62-Timothy Nelson. SAFETY! (70-Roger Brooks) 62-Timothy Nelson was completely beat on that play. BLJ 62-John States was injured on the play. He looks like he should be able to return. MTL 3 BLJ 5</t>
   </si>
   <si>
     <t>12:39</t>
   </si>
   <si>
     <t>(12:40) 1-Robert Perez kicks 61 yards from MTL 20 to BLJ 19. 28-Noel Brixey to BLJ 34 for 15 yards. Tackle by 40-George Jones.</t>
   </si>
   <si>
     <t>#59 John Smith - RDE</t>
   </si>
   <si>
     <t>12:37</t>
   </si>
   <si>
     <t>Nickel 3-3-5 CB1 CB3 Blitz</t>
   </si>
@@ -986,204 +986,204 @@
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>2-4-BLJ 41 (11:55) 3-Rickey Lorusso pass complete to 31-Ralph West to BLJ 45 for 4 yards. Tackle by 34-Pierre Carter.</t>
   </si>
   <si>
     <t>11:16</t>
   </si>
   <si>
     <t>BBr 45</t>
   </si>
   <si>
     <t>Singleback Big PA Curls</t>
   </si>
   <si>
     <t>4-3 Under Inside LB Blitz</t>
   </si>
   <si>
     <t>1-10-BLJ 45 (11:15) 3-Rickey Lorusso pass complete to 28-Noel Brixey to MTL 44 for 11 yards. Tackle by 95-Alan Eley.</t>
   </si>
   <si>
     <t>10:42</t>
   </si>
   <si>
-    <t>MTL 44</t>
+    <t>MMR 44</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>1-10-MTL 44 (10:41) 3-Rickey Lorusso pass complete to 31-Ralph West to MTL 37 for 7 yards. Tackle by 93-Darius Dick. 31-Ralph West did some fancy footwork there.</t>
   </si>
   <si>
     <t>10:03</t>
   </si>
   <si>
-    <t>MTL 37</t>
+    <t>MMR 37</t>
   </si>
   <si>
     <t>2-3-MTL 37 (10:02) 3-Rickey Lorusso pass Pass knocked down by 95-Alan Eley. incomplete, intended for 12-Julian Dorey.</t>
   </si>
   <si>
     <t>9:58</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-3-MTL 37 (9:59) 3-Rickey Lorusso pass complete to 81-Paul Verduzco to MTL 18 for 19 yards. Tackle by 95-Alan Eley. 81-Paul Verduzco made a great move on the CB. Pressure by 68-Ramon Orozco.</t>
   </si>
   <si>
     <t>9:18</t>
   </si>
   <si>
     <t>1-10-MTL 18 (9:17) 28-Noel Brixey ran to MTL 12 for 6 yards. Tackle by 25-David Finn.</t>
   </si>
   <si>
     <t>#18 William Nelson - WR</t>
   </si>
   <si>
     <t>8:44</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>2-4-MTL 12 (8:43) 41-Joshua Miller ran to MTL 6 for 6 yards. Tackle by 52-Harry McDaniel.</t>
   </si>
   <si>
     <t>8:02</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>1-6-MTL 6 (8:01) 3-Rickey Lorusso pass complete to 80-Theodore Whitten to MTL 4 for 3 yards. Tackle by 93-Darius Dick.</t>
   </si>
   <si>
     <t>7:28</t>
   </si>
   <si>
-    <t>MTL 4</t>
+    <t>MMR 4</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-4-MTL 4 (7:27) 4-Jimmy Baer ran to MTL 1 for 3 yards. 4-Jimmy Baer FUMBLES (51-Chester Pratt) recovered by MTL-40-George Jones at MTL -1. Tackle by 41-Joshua Miller. Touchback.</t>
   </si>
   <si>
     <t>7:22</t>
   </si>
   <si>
     <t>Singleback Empty 4 Short Posts</t>
   </si>
   <si>
     <t>1-10-MTL 20 (7:23) 17-Norris Gorman pass Pass knocked down by 51-Eric Hackett. incomplete, intended for 89-Vernon Duke.</t>
   </si>
   <si>
     <t>7:19</t>
   </si>
   <si>
     <t>2-10-MTL 20 (7:20) (Hot Read) 17-Norris Gorman pass incomplete, intended for 32-David Leonard. Pressure by 57-Ray Pearson. PENALTY - Holding (MTL 30-Earl Delacruz)</t>
   </si>
   <si>
     <t>7:16</t>
   </si>
   <si>
-    <t>MTL 10</t>
+    <t>MMR 10</t>
   </si>
   <si>
     <t>2-20-MTL 10 (7:17) 17-Norris Gorman pass complete to 88-Wayne Whitson to MTL 15 for 5 yards. Tackle by 30-Tony Ellwood.</t>
   </si>
   <si>
     <t>6:36</t>
   </si>
   <si>
     <t>3-15-MTL 15 (6:35) 32-David Leonard ran to MTL 13 for -2 yards. Tackle by 47-Carlos Bee.</t>
   </si>
   <si>
     <t>5:58</t>
   </si>
   <si>
-    <t>MTL 13</t>
+    <t>MMR 13</t>
   </si>
   <si>
     <t>4-17-MTL 13 (5:57) 3-Mike Taylor punts 42 yards to BLJ 46. MTL 84-William Golightly was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>BBr 46</t>
   </si>
   <si>
     <t>1-10-BLJ 46 (5:48) 3-Rickey Lorusso pass complete to 28-Noel Brixey to BLJ 47 for 1 yards. Tackle by 34-Pierre Carter. Nice job by 28-Noel Brixey on that route to lose his coverage. PENALTY - Offsides (MTL 57-James Barnes)</t>
   </si>
   <si>
     <t>5:44</t>
   </si>
   <si>
-    <t>MTL 49</t>
+    <t>MMR 49</t>
   </si>
   <si>
     <t>1-5-MTL 49 (5:45) 3-Rickey Lorusso pass complete to 31-Ralph West to MTL 42 for 8 yards. Tackle by 36-Christopher Cervantes. MTL 95-Alan Eley was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:08</t>
   </si>
   <si>
     <t>1-10-MTL 42 (5:07) 4-Jimmy Baer ran to MTL 36 for 6 yards. Tackle by 36-Christopher Cervantes. PENALTY - Unnecessary Roughness (MTL 36-Christopher Cervantes)</t>
   </si>
   <si>
     <t>5:03</t>
   </si>
   <si>
-    <t>MTL 21</t>
+    <t>MMR 21</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>1-10-MTL 21 (5:04) 3-Rickey Lorusso pass complete to 12-Julian Dorey to MTL 9 for 11 yards. Tackle by 36-Christopher Cervantes.</t>
   </si>
   <si>
     <t>4:20</t>
   </si>
   <si>
-    <t>MTL 9</t>
+    <t>MMR 9</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>1-9-MTL 9 (4:19) 4-Jimmy Baer ran for 9 yards. TOUCHDOWN! PENALTY - Holding (BLJ 41-Joshua Miller)</t>
   </si>
   <si>
-    <t>MTL 14</t>
+    <t>MMR 14</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>1-14-MTL 14 (4:16) (Hot Read) 3-Rickey Lorusso pass Pass knocked down by 94-Antonio Petit. incomplete, intended for 28-Noel Brixey. Pressure by 51-Chester Pratt.</t>
   </si>
   <si>
     <t>4:11</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>2-14-MTL 14 (4:12) 28-Noel Brixey ran to MTL 9 for 5 yards. Tackle by 40-George Jones.</t>
   </si>
   <si>
     <t>3:39</t>
   </si>
   <si>
     <t>3-9-MTL 9 (3:38) 3-Rickey Lorusso pass Pass knocked down by 50-Thomas Roach. incomplete, intended for 31-Ralph West.</t>
   </si>
   <si>
     <t>3:34</t>
   </si>
@@ -1526,51 +1526,51 @@
   <si>
     <t>1-10-BLJ 33 (7:24) 3-Rickey Lorusso pass complete to 80-Theodore Whitten to BLJ 39 for 6 yards. Tackle by 40-George Jones.</t>
   </si>
   <si>
     <t>6:44</t>
   </si>
   <si>
     <t>BBr 39</t>
   </si>
   <si>
     <t>2-4-BLJ 39 (6:43) 3-Rickey Lorusso pass Pass knocked down by 36-Christopher Cervantes. incomplete, intended for 12-Julian Dorey.</t>
   </si>
   <si>
     <t>6:39</t>
   </si>
   <si>
     <t>3-4-BLJ 39 (6:40) 3-Rickey Lorusso pass incomplete, dropped by 31-Ralph West.</t>
   </si>
   <si>
     <t>4-4-BLJ 39 (6:37) 8-Richard Hunt punts 54 yards to MTL 7.</t>
   </si>
   <si>
     <t>6:27</t>
   </si>
   <si>
-    <t>MTL 7</t>
+    <t>MMR 7</t>
   </si>
   <si>
     <t>1-10-MTL 7 (6:27) 17-Norris Gorman pass Pass knocked down by 30-Tony Ellwood. incomplete, intended for 32-David Leonard. BLJ 74-Daniel Ledezma was injured on the play. He looks like he should be able to return. BLJ 59-John Smith was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:24</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>2-10-MTL 7 (6:25) 17-Norris Gorman pass Pass knocked down by 30-Tony Ellwood. incomplete, intended for 35-Robert Washington.</t>
   </si>
   <si>
     <t>6:21</t>
   </si>
   <si>
     <t>3-10-MTL 7 (6:22) 17-Norris Gorman sacked at MTL -3 for -10 yards (47-Carlos Bee) SAFETY! (47-Carlos Bee) MTL 6 BLJ 13</t>
   </si>
   <si>
     <t>6:18</t>
   </si>
   <si>
     <t>(6:19) 1-Robert Perez kicks 79 yards from MTL 20 to BLJ 1. 28-Noel Brixey to BLJ 35 for 34 yards. Tackle by 68-Ramon Orozco.</t>
   </si>
@@ -1610,51 +1610,51 @@
   <si>
     <t>1-10-MTL 12 (4:08) 42-Brett Williams ran to MTL 15 for 4 yards. Tackle by 57-Ray Pearson.</t>
   </si>
   <si>
     <t>3:24</t>
   </si>
   <si>
     <t>2-6-MTL 15 (3:23) 17-Norris Gorman pass Pass knocked down by 51-Eric Hackett. incomplete, intended for 47-Donovan Smith. 53-Sebastian Moser got away with a hold on that play.</t>
   </si>
   <si>
     <t>3:18</t>
   </si>
   <si>
     <t>3-6-MTL 15 (3:19) (Hot Read) 17-Norris Gorman pass complete to 35-Robert Washington to MTL 25 for 10 yards. Tackle by 47-Carlos Bee. MTL 62-Timothy Nelson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>2:39</t>
   </si>
   <si>
     <t>1-10-MTL 25 (2:38) 30-Earl Delacruz ran to MTL 34 for 9 yards. Tackle by 51-Eric Hackett.</t>
   </si>
   <si>
     <t>1:59</t>
   </si>
   <si>
-    <t>MTL 34</t>
+    <t>MMR 34</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Short</t>
   </si>
   <si>
     <t>2-1-MTL 34 (1:58) (Hot Read) 17-Norris Gorman pass complete to 88-Wayne Whitson to BLJ 0 for 66 yards. TOUCHDOWN! 30-Tony Ellwood got away with a hold on that play. If the defense doesn't start mixing up their plays a bit more we might see more big gains like that one. MTL 12 BLJ 13</t>
   </si>
   <si>
     <t>BBr 15</t>
   </si>
   <si>
     <t>(1:47) Extra point GOOD by 1-Robert Perez. MTL 13 BLJ 13</t>
   </si>
   <si>
     <t>#81 Jorge Roberts - TE</t>
   </si>
   <si>
     <t>(1:47) 1-Robert Perez kicks 72 yards from MTL 35 to BLJ -7. Touchback.</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>1-10-BLJ 25 (1:47) 3-Rickey Lorusso pass Pass knocked down by 34-Pierre Carter. incomplete, intended for 28-Noel Brixey.</t>
   </si>
@@ -1664,162 +1664,162 @@
   <si>
     <t>2-10-BLJ 25 (1:44) 31-Ralph West ran to BLJ 25 for a short gain. Tackle by 90-Brian Blankenship.</t>
   </si>
   <si>
     <t>1:03</t>
   </si>
   <si>
     <t>3-10-BLJ 25 (1:02) 3-Rickey Lorusso pass complete to 12-Julian Dorey to BLJ 30 for 5 yards. Tackle by 36-Christopher Cervantes.</t>
   </si>
   <si>
     <t>0:28</t>
   </si>
   <si>
     <t>4-5-BLJ 30 (0:27) 8-Richard Hunt punts 44 yards to MTL 25. 87-Adam Kenney to MTL 32 for 7 yards. Tackle by 41-Joshua Miller.</t>
   </si>
   <si>
     <t>0:18</t>
   </si>
   <si>
     <t>1-10-MTL 32 (0:19) 17-Norris Gorman pass complete to 32-David Leonard to MTL 38 for 6 yards. Tackle by 57-Ray Pearson.</t>
   </si>
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
-    <t>MTL 38</t>
+    <t>MMR 38</t>
   </si>
   <si>
     <t>2-4-MTL 38 (15:00) 30-Earl Delacruz ran to MTL 40 for 2 yards. Tackle by 27-Chad Green.</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>3-2-MTL 40 (14:23) 32-David Leonard ran to MTL 43 for 3 yards. Tackle by 26-Bernard Lundquist.</t>
   </si>
   <si>
     <t>13:51</t>
   </si>
   <si>
-    <t>MTL 43</t>
+    <t>MMR 43</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>1-10-MTL 43 (13:50) 30-Earl Delacruz ran to MTL 45 for 2 yards. Tackle by 51-Eric Hackett.</t>
   </si>
   <si>
     <t>13:11</t>
   </si>
   <si>
-    <t>MTL 45</t>
+    <t>MMR 45</t>
   </si>
   <si>
     <t>2-8-MTL 45 (13:10) 32-David Leonard ran to MTL 45 for a short gain. Tackle by 51-Eric Hackett.</t>
   </si>
   <si>
     <t>3-8-MTL 45 (12:36) 30-Earl Delacruz ran to MTL 41 for -3 yards. Tackle by 57-Ray Pearson.</t>
   </si>
   <si>
-    <t>MTL 41</t>
+    <t>MMR 41</t>
   </si>
   <si>
     <t>4-11-MTL 41 (11:55) 3-Mike Taylor punts 31 yards to BLJ 28.</t>
   </si>
   <si>
     <t>11:45</t>
   </si>
   <si>
     <t>BBr 28</t>
   </si>
   <si>
     <t>1-10-BLJ 28 (11:46) 3-Rickey Lorusso pass complete to 31-Ralph West to BLJ 34 for 6 yards. Tackle by 36-Christopher Cervantes.</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>2-4-BLJ 34 (11:09) 4-Jimmy Baer ran to BLJ 47 for 14 yards. Tackle by 25-David Finn.</t>
   </si>
   <si>
     <t>10:33</t>
   </si>
   <si>
     <t>BBr 47</t>
   </si>
   <si>
     <t>1-10-BLJ 47 (10:32) 3-Rickey Lorusso pass complete to 80-Theodore Whitten to MTL 45 for 8 yards. Tackle by 40-George Jones. MTL 68-Ramon Orozco was injured on the play.</t>
   </si>
   <si>
     <t>2-2-MTL 45 (9:57) 4-Jimmy Baer ran to MTL 40 for 5 yards. Tackle by 51-Chester Pratt.</t>
   </si>
   <si>
     <t>9:23</t>
   </si>
   <si>
     <t>1-10-MTL 40 (9:22) 28-Noel Brixey ran to MTL 29 for 12 yards. Tackle by 29-Archie Kimbrell.</t>
   </si>
   <si>
     <t>8:48</t>
   </si>
   <si>
-    <t>MTL 29</t>
+    <t>MMR 29</t>
   </si>
   <si>
     <t>1-10-MTL 29 (8:47) 4-Jimmy Baer ran to MTL 16 for 13 yards. Tackle by 94-Antonio Petit.</t>
   </si>
   <si>
     <t>8:09</t>
   </si>
   <si>
-    <t>MTL 16</t>
+    <t>MMR 16</t>
   </si>
   <si>
     <t>1-10-MTL 16 (8:08) 41-Joshua Miller ran to MTL 11 for 5 yards. Tackle by 93-Darius Dick.</t>
   </si>
   <si>
     <t>7:31</t>
   </si>
   <si>
-    <t>MTL 11</t>
+    <t>MMR 11</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>2-5-MTL 11 (7:30) 28-Noel Brixey ran to MTL 0 for 11 yards. Tackle by 51-Chester Pratt.</t>
   </si>
   <si>
     <t>6:49</t>
   </si>
   <si>
-    <t>MTL 0</t>
+    <t>MMR 0</t>
   </si>
   <si>
     <t>1-1-MTL 0 (6:48) 41-Joshua Miller ran for 0 yards. TOUCHDOWN! MTL 13 BLJ 19</t>
   </si>
   <si>
     <t>6:46</t>
   </si>
   <si>
     <t>(6:47) Extra point GOOD by 17-Albert Whittington. MTL 13 BLJ 20</t>
   </si>
   <si>
     <t>(6:47) 17-Albert Whittington kicks 68 yards from BLJ 35 to MTL -3. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-MTL 25 (6:47) 32-David Leonard ran to MTL 31 for 6 yards. Tackle by 36-Albert Sanders. BLJ 62-John States was injured on the play.</t>
   </si>
   <si>
     <t>6:09</t>
   </si>
   <si>
     <t>2-4-MTL 31 (6:08) 17-Norris Gorman sacked at MTL 24 for -8 yards (27-Chad Green)</t>
   </si>
@@ -1886,75 +1886,75 @@
   <si>
     <t>2:11</t>
   </si>
   <si>
     <t>2-9-BLJ 44 (2:10) 28-Noel Brixey ran to MTL 42 for 14 yards. Tackle by 25-David Finn.</t>
   </si>
   <si>
     <t>2:00</t>
   </si>
   <si>
     <t>1-10-MTL 42 (2:00) 4-Jimmy Baer ran to MTL 40 for 1 yards. Tackle by 57-James Barnes. 75-William Weber was completely beat on that play. BLJ 31-Ralph West was injured on the play.</t>
   </si>
   <si>
     <t>Timeout MTL</t>
   </si>
   <si>
     <t>2-9-MTL 40 (1:56) 28-Noel Brixey ran to MTL 39 for 1 yards. Tackle by 68-Ramon Orozco.</t>
   </si>
   <si>
     <t>1:54</t>
   </si>
   <si>
     <t>1:50</t>
   </si>
   <si>
-    <t>MTL 39</t>
+    <t>MMR 39</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>3-7-MTL 39 (1:51) 28-Noel Brixey ran to MTL 33 for 6 yards. 28-Noel Brixey FUMBLES (34-Pierre Carter) recovered by MTL-34-Pierre Carter to MTL 34 for 4 yards. 34-Pierre Carter FUMBLES (31-Ralph West) recovered by BLJ-80-Theodore Whitten to MTL 26 for 3 yards. Tackle by 29-Archie Kimbrell.</t>
   </si>
   <si>
     <t>1:41</t>
   </si>
   <si>
     <t>3-4 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-MTL 26 (1:42) 4-Jimmy Baer ran to MTL 22 for 4 yards. Tackle by 51-Chester Pratt.</t>
   </si>
   <si>
     <t>1:40</t>
   </si>
   <si>
     <t>1:36</t>
   </si>
   <si>
-    <t>MTL 22</t>
+    <t>MMR 22</t>
   </si>
   <si>
     <t>2-6-MTL 22 (1:37) 28-Noel Brixey ran to MTL 22 for a short gain. Tackle by 68-Ramon Orozco.</t>
   </si>
   <si>
     <t>1:01</t>
   </si>
   <si>
     <t>3-6-MTL 22 (1:00) 28-Noel Brixey ran to MTL 20 for 2 yards. Tackle by 51-Chester Pratt.</t>
   </si>
   <si>
     <t>0:19</t>
   </si>
   <si>
     <t>4-4-MTL 20 (0:18) 17-Albert Whittington 37 yard field goal is GOOD. MTL 13 BLJ 23</t>
   </si>
   <si>
     <t>0:14</t>
   </si>
   <si>
     <t>(0:15) 17-Albert Whittington kicks 65 yards from BLJ 35 to MTL 0. Touchback.</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>