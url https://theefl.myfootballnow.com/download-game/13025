--- v6 (2026-08-29)
+++ v7 (2026-10-28)
@@ -308,51 +308,51 @@
   <si>
     <t>(15:00) 6-Christopher Rose kicks 70 yards from OmO 35 to HHH -5. 34-Brian Connelly to HHH 17 for 24 yards. Tackle by 62-Ed Riordan.</t>
   </si>
   <si>
     <t>#13 Brian Connelly - WR</t>
   </si>
   <si>
     <t>#78 David Hale - RDE</t>
   </si>
   <si>
     <t>#42 Andrew Head - FS</t>
   </si>
   <si>
     <t>#68 Anthony Brown - DT</t>
   </si>
   <si>
     <t>#29 Gerald Shelton - CB</t>
   </si>
   <si>
     <t>#93 Marshall Kemp - DT</t>
   </si>
   <si>
     <t>#23 Timothy Nair - CB</t>
   </si>
   <si>
-    <t>#53 James Flournoy - LDE</t>
+    <t>#71 James Flournoy - LDE</t>
   </si>
   <si>
     <t>#20 Frank Haas - CB</t>
   </si>
   <si>
     <t>#53 Robert Beachum - WLB</t>
   </si>
   <si>
     <t>#63 Manuel Morrison - DT</t>
   </si>
   <si>
     <t>#6 Christopher Rose - K</t>
   </si>
   <si>
     <t>HHH</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>HHH 17</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
@@ -389,57 +389,57 @@
   <si>
     <t>#60 Kent Hill - C</t>
   </si>
   <si>
     <t>#52 Vernon Cousin - RG</t>
   </si>
   <si>
     <t>#58 William Dick - RT</t>
   </si>
   <si>
     <t>#95 Henry Parks - LDE</t>
   </si>
   <si>
     <t>#56 William Ward - DT</t>
   </si>
   <si>
     <t>#70 Shawn Frame - DT</t>
   </si>
   <si>
     <t>#77 Larry Brooking - RDE</t>
   </si>
   <si>
     <t>#50 Marcus Turner - MLB</t>
   </si>
   <si>
-    <t>#79 Kyle Winkleman - MLB</t>
+    <t>#95 Kyle Winkleman - MLB</t>
   </si>
   <si>
     <t>#46 Roy Hooper - FS</t>
   </si>
   <si>
-    <t>#28 Jason Hunt - CB</t>
+    <t>#22 Jason Hunt - CB</t>
   </si>
   <si>
     <t>#30 Raymond Holmes - RB</t>
   </si>
   <si>
     <t>#69 William Packard - SS</t>
   </si>
   <si>
     <t>#4 Thomas Tucker - SS</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>HHH 26</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>2-1-HHH 26 (14:11) 34-Brian Connelly ran to HHH 28 for 2 yards. Tackle by 25-Raymond Holmes.</t>
   </si>
@@ -620,51 +620,51 @@
   <si>
     <t>#38 Darryl Greeson - RB</t>
   </si>
   <si>
     <t>#33 Samuel Sturdivant - FB</t>
   </si>
   <si>
     <t>#88 Roy Schenck - TE</t>
   </si>
   <si>
     <t>#89 James Vandiver - WR</t>
   </si>
   <si>
     <t>#61 Raymond Ewing - LT</t>
   </si>
   <si>
     <t>#53 Buck Johnson - LG</t>
   </si>
   <si>
     <t>#71 William Hewes - C</t>
   </si>
   <si>
     <t>#74 Alfred Cram - LG</t>
   </si>
   <si>
-    <t>#61 Donald Albro - RT</t>
+    <t>#77 Donald Albro - RT</t>
   </si>
   <si>
     <t>#92 Jeffrey Wilson - MLB</t>
   </si>
   <si>
     <t>#51 Jimmy Locklin - DT</t>
   </si>
   <si>
     <t>#23 Alejandro East - SLB</t>
   </si>
   <si>
     <t>#50 Willie Hill - MLB</t>
   </si>
   <si>
     <t>#38 Alberto Wicklund - SS</t>
   </si>
   <si>
     <t>7:39</t>
   </si>
   <si>
     <t>OmO 12</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>