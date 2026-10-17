--- v6 (2026-08-08)
+++ v7 (2026-10-17)
@@ -341,51 +341,51 @@
   <si>
     <t>#63 Alan Short - LDE</t>
   </si>
   <si>
     <t>#18 Harry Bock - K</t>
   </si>
   <si>
     <t>LEX</t>
   </si>
   <si>
     <t>LEX 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-LEX 25 (15:00) 21-Ronald Acuna ran to LEX 29 for 4 yards. Tackle by 52-Brian Noble.</t>
   </si>
   <si>
     <t>#6 Fred Ellis - QB</t>
   </si>
   <si>
-    <t>#13 Ronald Acuna - RB</t>
+    <t>#26 Ronald Acuna - RB</t>
   </si>
   <si>
     <t>#40 Jeremy Stiltner - FB</t>
   </si>
   <si>
     <t>#5 Moises King - FB</t>
   </si>
   <si>
     <t>#80 Michael  Harris ll - WR</t>
   </si>
   <si>
     <t>#85 Herbert Stephens - WR</t>
   </si>
   <si>
     <t>#62 Michael Petersen - LT</t>
   </si>
   <si>
     <t>#66 Billy Whitney - RG</t>
   </si>
   <si>
     <t>#74 William Vanwinkle - C</t>
   </si>
   <si>
     <t>#69 Hector Longoria - LT</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>#51 John Perez - C</t>
   </si>
   <si>
     <t>#11 Jesse Chaves - K</t>
   </si>
   <si>
     <t>#83 Marco Tuggle - TE</t>
   </si>
   <si>
     <t>#58 Joe McCusker - LG</t>
   </si>
   <si>
     <t>#51 Paul Newcomb - MLB</t>
   </si>
   <si>
     <t>#97 Fermin Glover - MLB</t>
   </si>
   <si>
     <t>#98 Jerome Dam - SLB</t>
   </si>
   <si>
     <t>#95 Stephen Barlow - WLB</t>
   </si>
   <si>
-    <t>#70 Norman Shirley - RDE</t>
+    <t>#66 Norman Shirley - RDE</t>
   </si>
   <si>
     <t>#29 Michael Ramirez - CB</t>
   </si>
   <si>
     <t>9:50</t>
   </si>
   <si>
     <t>BSM 42</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-BSM 42 (9:51) 23-Ted Petersen ran to BSM 47 for 5 yards. Tackle by 34-Jarad Kelenic.</t>
   </si>
   <si>
     <t>#12 Paul Caruso - QB</t>
   </si>
   <si>
     <t>#23 Ted Petersen - RB</t>
   </si>