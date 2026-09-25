--- v4 (2026-06-16)
+++ v5 (2026-09-25)
@@ -344,51 +344,51 @@
   <si>
     <t>#96 William Cohen - RDE</t>
   </si>
   <si>
     <t>LSV</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>LSV 26</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-LSV 26 (14:57) 41-Wilbur Parker ran to LSV 39 for 13 yards. Tackle by 36-Emery Hicks.</t>
   </si>
   <si>
     <t>#14 Nicholas Hawkes - K</t>
   </si>
   <si>
-    <t>#41 Wilbur Parker - RB</t>
+    <t>#40 Wilbur Parker - RB</t>
   </si>
   <si>
     <t>#89 Jack Christy - TE</t>
   </si>
   <si>
     <t>#16 Christian Kral - WR</t>
   </si>
   <si>
     <t>#17 Louis Kendrick - WR</t>
   </si>
   <si>
     <t>#11 Theodore Parikh - WR</t>
   </si>
   <si>
     <t>#70 Mark Martin - LT</t>
   </si>
   <si>
     <t>#72 John West - LG</t>
   </si>
   <si>
     <t>#74 Jesse Rosario - C</t>
   </si>
   <si>
     <t>#67 Jeffery Wheeler - LG</t>
   </si>
@@ -1412,51 +1412,51 @@
   <si>
     <t>2-12-NTS 35 (11:04) 42-Jason Hurley ran to NTS 42 for 7 yards. Tackle by 31-Richard Martin.</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>3-5-NTS 42 (10:19) 9-Justin Hulbert sacked at NTS 39 for -3 yards (95-Israel Wright). Sack allowed by 71-Andrew Viera.</t>
   </si>
   <si>
     <t>9:43</t>
   </si>
   <si>
     <t>NTS 39</t>
   </si>
   <si>
     <t>4-8-NTS 39 (9:42) 1-Charles Harper punts 38 yards to LSV 23.</t>
   </si>
   <si>
     <t>9:31</t>
   </si>
   <si>
     <t>1-10-LSV 23 (9:32) 39-Donnell Baumgart ran to LSV 24 for 1 yards. Tackle by 39-Randal Plank.</t>
   </si>
   <si>
-    <t>#31 Andrew Garcia - CB</t>
+    <t>#46 Andrew Garcia - CB</t>
   </si>
   <si>
     <t>2-9-LSV 24 (8:48) 39-Donnell Baumgart ran to LSV 27 for 4 yards. Tackle by 35-Bruce Suttle.</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>LSV 27</t>
   </si>
   <si>
     <t>3-6-LSV 27 (8:06) 14-Nicholas Hawkes pass Pass knocked down by 39-Randal Plank. incomplete, intended for 11-Theodore Parikh.</t>
   </si>
   <si>
     <t>8:02</t>
   </si>
   <si>
     <t>4-6-LSV 27 (8:03) 5-Jeffrey Mellor punts 52 yards to NTS 21. 42-Jason Hurley to NTS 31 for 10 yards. Tackle by 91-Robert Pellham.</t>
   </si>
   <si>
     <t>7:53</t>
   </si>
   <si>
     <t>NTS 31</t>
   </si>