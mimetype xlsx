--- v5 (2026-09-25)
+++ v6 (2026-10-17)
@@ -617,51 +617,51 @@
   <si>
     <t>#73 Clarence Griswold - LG</t>
   </si>
   <si>
     <t>#72 Michael Mobley - RG</t>
   </si>
   <si>
     <t>#59 Alejandro Mosley - RG</t>
   </si>
   <si>
     <t>#63 Micheal Horvath - RG</t>
   </si>
   <si>
     <t>#71 Andrew Viera - C</t>
   </si>
   <si>
     <t>#95 Israel Wright - DT</t>
   </si>
   <si>
     <t>#54 Randolph Huynh - WLB</t>
   </si>
   <si>
     <t>#32 Brian Walker - CB</t>
   </si>
   <si>
-    <t>#34 Gary Moniz - CB</t>
+    <t>#26 Gary Moniz - CB</t>
   </si>
   <si>
     <t>#31 Richard Martin - FS</t>
   </si>
   <si>
     <t>8:47</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>2-10-NTS 7 (8:48) 42-Jason Hurley ran to NTS 15 for 8 yards. Tackle by 54-Randolph Huynh.</t>
   </si>
   <si>
     <t>#19 Daniel Talton - WR</t>
   </si>
   <si>
     <t>#69 Dudley Perry - C</t>
   </si>
   <si>
     <t>8:10</t>
   </si>
@@ -941,51 +941,51 @@
   <si>
     <t>1-10-LSV 50 (14:52) 42-Jason Hurley ran to LSV 49 for 1 yards. Tackle by 31-Richard Martin.</t>
   </si>
   <si>
     <t>#57 Roger Wells - SLB</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>LSV 49</t>
   </si>
   <si>
     <t>2-9-LSV 49 (14:12) 42-Jason Hurley ran to LSV 44 for 5 yards. Tackle by 54-Randolph Huynh.</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>3-4-LSV 44 (13:38) 9-Justin Hulbert pass complete to 43-Christopher Emery to LSV 38 for 6 yards. Tackle by 55-Ross Xiong.</t>
   </si>
   <si>
-    <t>#75 Samuel Summers - RDE</t>
+    <t>#71 Samuel Summers - RDE</t>
   </si>
   <si>
     <t>12:58</t>
   </si>
   <si>
     <t>LSV 38</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>1-10-LSV 38 (12:57) 9-Justin Hulbert sacked at LSV 44 for -7 yards (67-Eugene Purdy). Sack allowed by 71-Andrew Viera.</t>
   </si>
   <si>
     <t>12:25</t>
   </si>
   <si>
     <t>2-17-LSV 44 (12:24) 42-Jason Hurley ran to LSV 42 for 2 yards. Tackle by 31-Richard Martin.</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
@@ -1916,51 +1916,51 @@
   <si>
     <t>3-12-LSV 42 (0:51) 9-Justin Hulbert pass Pass knocked down by 54-Randolph Huynh. incomplete, intended for 84-Sandy Ward.</t>
   </si>
   <si>
     <t>0:47</t>
   </si>
   <si>
     <t>4-12-LSV 42 (0:48) 9-Justin Hulbert pass complete to 28-Jeffery Lewis to LSV 24 for 18 yards.</t>
   </si>
   <si>
     <t>0:41</t>
   </si>
   <si>
     <t>Strong I Big TE Drag</t>
   </si>
   <si>
     <t>1-10-LSV 24 (0:42) 9-Justin Hulbert pass complete to 42-Jason Hurley to LSV 19 for 5 yards. Tackle by 91-Robert Pellham.</t>
   </si>
   <si>
     <t>0:17</t>
   </si>
   <si>
     <t>2-5-LSV 19 (0:16) 9-Justin Hulbert pass INTERCEPTED by 32-Brian Walker at LSV 15. 32-Brian Walker to LSV 16 for 1 yards. Tackle by 84-Sandy Ward. Pressure by 67-Eugene Purdy. NTS 71-Andrew Viera was injured on the play.</t>
   </si>
   <si>
-    <t>#13 Robert Walsh - WR</t>
+    <t>#13 Robert Walsh - TE</t>
   </si>
   <si>
     <t>0:11</t>
   </si>
   <si>
     <t>Victory</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>1-10-LSV 16 (0:12) 14-Nicholas Hawkes kneeled down to LSV 16 for -0 yards.</t>
   </si>
   <si>
     <t>End of fourth quarter.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>