--- v4 (2026-08-14)
+++ v5 (2026-10-13)
@@ -305,126 +305,126 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Gregory Dejean kicks 75 yards from ATC 35 to SAL -10. Touchback.</t>
   </si>
   <si>
     <t>#12 Herbert Whitcomb - WR</t>
   </si>
   <si>
     <t>#22 James Barry - SS</t>
   </si>
   <si>
     <t>#54 Willie Flores - WLB</t>
   </si>
   <si>
     <t>#47 Jeffery Worthington - CB</t>
   </si>
   <si>
     <t>#57 Robert Watson - LDE</t>
   </si>
   <si>
     <t>#27 Johnathan Kim - FS</t>
   </si>
   <si>
-    <t>#34 Albert Reed - CB</t>
+    <t>#24 Albert Reed - CB</t>
   </si>
   <si>
     <t>#55 Chad Brewer - DT</t>
   </si>
   <si>
     <t>#90 Robert Bernard - DT</t>
   </si>
   <si>
     <t>#31 Samuel Schenck - CB</t>
   </si>
   <si>
     <t>#91 Christopher Coachman - MLB</t>
   </si>
   <si>
     <t>#18 Gregory Dejean - K</t>
   </si>
   <si>
     <t>SAL</t>
   </si>
   <si>
     <t>SAL 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-SAL 25 (15:00) 32-Greg Bone ran to SAL 24 for -1 yards. Tackle by 58-Jack White.</t>
   </si>
   <si>
     <t>#17 Gary Robbins - QB</t>
   </si>
   <si>
     <t>#36 David Waggoner - RB</t>
   </si>
   <si>
     <t>#32 Greg Bone - RB</t>
   </si>
   <si>
     <t>#18 John Chavez - WR</t>
   </si>
   <si>
     <t>#18 Michael Campbell - WR</t>
   </si>
   <si>
     <t>#83 Dennis Sabatino - WR</t>
   </si>
   <si>
-    <t>#69 Charles Brown - LT</t>
+    <t>#53 Charles Brown - LT</t>
   </si>
   <si>
     <t>#63 Robert Woods - LG</t>
   </si>
   <si>
     <t>#74 Edward Witt - C</t>
   </si>
   <si>
     <t>#75 Everett Ward - RG</t>
   </si>
   <si>
     <t>#68 Tommy Eddy - RG</t>
   </si>
   <si>
     <t>#11 Francis Falcone - RDE</t>
   </si>
   <si>
     <t>#86 Robert Peacock - DT</t>
   </si>
   <si>
     <t>#96 Jim Grover - DT</t>
   </si>
   <si>
-    <t>#77 Philip Espinoza - LDE</t>
+    <t>#71 Philip Espinoza - LDE</t>
   </si>
   <si>
     <t>#59 Jack White - MLB</t>
   </si>
   <si>
     <t>#53 Jose Hammonds - WLB</t>
   </si>
   <si>
     <t>#28 Robert Heffner - CB</t>
   </si>
   <si>
     <t>#32 Maurice Kistler - CB</t>
   </si>
   <si>
     <t>#31 Tommy Redwine - CB</t>
   </si>
   <si>
     <t>#22 Curtis Hagler - CB</t>
   </si>
   <si>
     <t>#44 Ken Gonzales - FS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
@@ -443,51 +443,51 @@
   <si>
     <t>#39 Aaron Ambriz - FB</t>
   </si>
   <si>
     <t>#84 Robert Rita - TE</t>
   </si>
   <si>
     <t>#53 Thomas Duran - SLB</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>SAL 30</t>
   </si>
   <si>
     <t>Shotgun 5 Wide WR Curls</t>
   </si>
   <si>
     <t>Quarter Normal CB5 MLB Blitz</t>
   </si>
   <si>
     <t>3-5-SAL 30 (13:33) 17-Gary Robbins pass complete to 10-John Chavez to SAL 35 for 5 yards. Tackle by 28-Robert Heffner.</t>
   </si>
   <si>
-    <t>#35 Felix Alfonso - CB</t>
+    <t>#24 Felix Alfonso - CB</t>
   </si>
   <si>
     <t>#33 William Cruz - FS</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>SAL 35</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-SAL 35 (12:54) 6-Jerry Larkin punts 49 yards to ATC 16. Fair Catch by 82-Ross Babcock.</t>
   </si>
   <si>
     <t>#6 Jerry Larkin - P</t>
   </si>
   <si>
     <t>#86 Frederick Nickerson - TE</t>
   </si>
@@ -512,51 +512,51 @@
   <si>
     <t>#54 Alan Miller - MLB</t>
   </si>
   <si>
     <t>12:47</t>
   </si>
   <si>
     <t>ATC 16</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-ATC 16 (12:48) 34-Paul Benson ran to ATC 17 for 1 yards. Tackle by 78-Kenneth Karp.</t>
   </si>
   <si>
     <t>#16 Harold Elkins - QB</t>
   </si>
   <si>
     <t>#34 Paul Benson - RB</t>
   </si>
   <si>
-    <t>#38 Homer Alejos - FB</t>
+    <t>#29 Homer Alejos - FB</t>
   </si>
   <si>
     <t>#10 Richard Quimby - FB</t>
   </si>
   <si>
     <t>#65 Larry Lewis - RG</t>
   </si>
   <si>
     <t>#62 Leonardo Glenn - LG</t>
   </si>
   <si>
     <t>#77 Joseph Clifford - RT</t>
   </si>
   <si>
     <t>#79 Mike Cash - RG</t>
   </si>
   <si>
     <t>#61 Jose Burress - LT</t>
   </si>
   <si>
     <t>#62 Kenneth Karp - DT</t>
   </si>
   <si>
     <t>#93 Billy Bell - RDE</t>
   </si>