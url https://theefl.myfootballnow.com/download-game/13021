--- v6 (2026-08-15)
+++ v7 (2026-10-14)
@@ -389,87 +389,87 @@
   <si>
     <t>#53 Michael Griffin - RG</t>
   </si>
   <si>
     <t>#65 Kenneth Galindo - C</t>
   </si>
   <si>
     <t>#67 Stephen Mixon - RT</t>
   </si>
   <si>
     <t>#74 Scott Linton - DT</t>
   </si>
   <si>
     <t>#76 David Alvarez - DT</t>
   </si>
   <si>
     <t>#53 David Crews - MLB</t>
   </si>
   <si>
     <t>#78 Richard Vallejo - RDE</t>
   </si>
   <si>
     <t>#87 James Lowther - WR</t>
   </si>
   <si>
-    <t>#23 Lem Barney - CB</t>
+    <t>#47 Lem Barney - CB</t>
   </si>
   <si>
     <t>#91 Clifford Daniels - MLB</t>
   </si>
   <si>
     <t>#77 Paul Richards - LDE</t>
   </si>
   <si>
     <t>#99 Herman Doucette - MLB</t>
   </si>
   <si>
     <t>#29 John Feng - CB</t>
   </si>
   <si>
     <t>#56 David Daniels - WLB</t>
   </si>
   <si>
     <t>ROC 35</t>
   </si>
   <si>
     <t>(14:46) 16-Kevin Stagner kicks 75 yards from ROC 35 to NVr -10. Touchback.</t>
   </si>
   <si>
     <t>#17 Jimmy Mattoon - WR</t>
   </si>
   <si>
     <t>#86 David Parker - WR</t>
   </si>
   <si>
     <t>#29 Michael Rivas - SS</t>
   </si>
   <si>
     <t>#21 Jay Evans - SS</t>
   </si>
   <si>
-    <t>#28 Jerome Grant - WLB</t>
+    <t>#51 Jerome Grant - WLB</t>
   </si>
   <si>
     <t>#21 Curtis Norton - SS</t>
   </si>
   <si>
     <t>NVr 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Power Strong</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-NVr 25 (14:46) 35-Mercury Morris ran to NVr 31 for 6 yards. Tackle by 40-Gerardo Montgomery.</t>
   </si>
   <si>
     <t>#3 Richard Black - QB</t>
   </si>
   <si>
     <t>#35 Mercury Morris - RB</t>
   </si>
   <si>
     <t>#47 William Alfano - FB</t>
   </si>
@@ -482,96 +482,96 @@
   <si>
     <t>#86 Golden Richards - WR</t>
   </si>
   <si>
     <t>#68 Casey Smith - LG</t>
   </si>
   <si>
     <t>#65 Kenneth Hopp - LG</t>
   </si>
   <si>
     <t>#73 Rick Nichols - RT</t>
   </si>
   <si>
     <t>#64 Alan Leonard - RT</t>
   </si>
   <si>
     <t>#60 Glenn Greene - RT</t>
   </si>
   <si>
     <t>#55 Matthew Jones - DT</t>
   </si>
   <si>
     <t>#56 Richard Young - MLB</t>
   </si>
   <si>
-    <t>#40 Gerardo Montgomery - SLB</t>
+    <t>#54 Gerardo Montgomery - SLB</t>
   </si>
   <si>
     <t>#28 Charles Canchola - CB</t>
   </si>
   <si>
     <t>#33 Jason Drummond - CB</t>
   </si>
   <si>
     <t>14:10</t>
   </si>
   <si>
     <t>NVr 31</t>
   </si>
   <si>
     <t>I Formation Big Streak Heavy</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-4-NVr 31 (14:09) 3-Richard Black sacked at NVr 22 for -9 yards (89-Richard Locke). Sack allowed by 60-Glenn Greene. NVr 72-Casey Smith was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#49 Calvin Taylor - FB</t>
   </si>
   <si>
     <t>#68 Michael White - DT</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>NVr 22</t>
   </si>
   <si>
     <t>Shotgun Normal Short Attack</t>
   </si>
   <si>
     <t>Nickel Normal Prevent</t>
   </si>
   <si>
     <t>3-13-NVr 22 (13:35) 3-Richard Black pass complete to 36-Frank Thurston to NVr 30 for 8 yards. Tackle by 28-Charles Canchola.</t>
   </si>
   <si>
-    <t>#58 Thomas Rickel - RT</t>
+    <t>#76 Thomas Rickel - RT</t>
   </si>
   <si>
     <t>#28 Robert Gilliam - FS</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>NVr 30</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-5-NVr 30 (12:48) 1-John Lemke punts 46 yards to ROC 24. Fair Catch by 80-Mason Jahr.</t>
   </si>
   <si>
     <t>#1 John Lemke - P</t>
   </si>
   <si>
     <t>#68 Ronald Brown - LG</t>
   </si>
@@ -590,51 +590,51 @@
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>ROC 24</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal CB2 Blitz</t>
   </si>
   <si>
     <t>1-10-ROC 24 (12:42) 11-Jerry Kaplan ran to ROC 25 for 1 yards. Tackle by 96-Paul Richards. NVr 96-Paul Richards was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#5 Richard Barbour - QB</t>
   </si>
   <si>
     <t>#87 Frederick Perez - TE</t>
   </si>
   <si>
     <t>#12 Alex Krueger - WR</t>
   </si>
   <si>
-    <t>#72 Curly Culp - DT</t>
+    <t>#66 Curly Culp - DT</t>
   </si>
   <si>
     <t>#68 Trevor Proctor - LDE</t>
   </si>
   <si>
     <t>#25 John Miranda - CB</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>ROC 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-9-ROC 25 (12:05) 11-Jerry Kaplan ran to ROC 23 for -2 yards. Tackle by 56-David Daniels. NVr 51-Herman Doucette was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#18 Roy Kahle - WR</t>
   </si>
@@ -1133,51 +1133,51 @@
   <si>
     <t>ROC 49</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>1-10-ROC 49 (11:14) 5-Richard Barbour pass complete to 35-Frederick Perez to NVr 45 for 5 yards. Tackle by 56-David Daniels.</t>
   </si>
   <si>
     <t>10:31</t>
   </si>
   <si>
     <t>NVr 45</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-5-NVr 45 (10:30) 33-Timothy Hill ran to NVr 41 for 4 yards. Tackle by 55-Curtis Norton. ROC 34-Jimmy Taylor was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#34 Jimmy Taylor - FB</t>
+    <t>#41 Jimmy Taylor - FB</t>
   </si>
   <si>
     <t>9:56</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>3-1-NVr 41 (9:55) 11-Jerry Kaplan ran to NVr 40 for 1 yards. Tackle by 90-David Alvarez.</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
   <si>
     <t>NVr 40</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>1-10-NVr 40 (9:18) 33-Timothy Hill ran to NVr 36 for 4 yards. Tackle by 45-Jerome Grant.</t>
   </si>